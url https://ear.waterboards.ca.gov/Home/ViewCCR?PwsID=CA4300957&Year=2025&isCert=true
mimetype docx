--- v0 (2026-04-25)
+++ v1 (2026-10-03)
@@ -1,115 +1,164 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="21C0597D" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
+    <w:p w14:paraId="21C0597D" w14:textId="3519A3A3" w:rsidR="00203CF2" w:rsidRDefault="005C7535" w:rsidP="00203CF2">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
+          <w:noProof/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:drawing>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="33A77810" wp14:editId="389E91A7">
+            <wp:extent cx="1886213" cy="733527"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:docPr id="267920686" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="267920686" name="Picture 267920686"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1886213" cy="733527"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+          </wp:inline>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00203CF2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="32"/>
+        </w:rPr>
         <w:t>Consumer Confidence Report</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B35D950" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Certification Form</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BDEC827" w14:textId="0903FFF2" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
+    <w:p w14:paraId="0BDEC827" w14:textId="7B73E117" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:spacing w:line="280" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Year ending December 31, 20</w:t>
       </w:r>
       <w:r w:rsidR="005410E7">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00413E9E">
+      <w:r w:rsidR="00DC6E23">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
-        <w:t>4</w:t>
+        <w:t>5</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CB13DD5" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>(To be submitted with a copy of the CCR)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="369E0107" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -186,182 +235,256 @@
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>4300957</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59E6195E" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>The water system named above hereby certifies that its Consumer Confidence Report has been distributed to customers (and appropriate notices of availability have been given).  Further, the system certifies that the information contained in the report is correct and consistent with the compliance monitoring data previously submitted to the Department of Health Services.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B681C70" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
+    <w:p w14:paraId="6B681C70" w14:textId="3655852F" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Richard Plato</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1417E71B" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
+    <w:p w14:paraId="1417E71B" w14:textId="7FBF0356" w:rsidR="00203CF2" w:rsidRDefault="005C7535" w:rsidP="00203CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="240" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="7409B85E" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRPr="003D25FD" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="66120307" wp14:editId="7A3790F9">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1590675</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>20955</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1885950" cy="733425"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1431400549" name="Picture 2"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="1431400549" name="Picture 1431400549"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId6">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1885950" cy="733425"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7409B85E" w14:textId="4D102743" w:rsidR="00203CF2" w:rsidRPr="003D25FD" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:pStyle w:val="Heading8"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Signature:____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33F2EBE1" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Title:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Human Resources</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="094FE8CA" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
+    <w:p w14:paraId="094FE8CA" w14:textId="4522BD0D" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="6030"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="120" w:line="220" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Phone Number:  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">(408) 848-9286           </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Date    </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00785C1A">
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="005C7535">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>___________</w:t>
+        <w:t>08/05/2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidR="00785C1A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>__</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59A23CE3" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="thinThickThinMediumGap" w:sz="24" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="6030"/>
           <w:tab w:val="left" w:pos="8550"/>
         </w:tabs>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4006B073" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1800"/>
           <w:tab w:val="left" w:pos="6030"/>
@@ -394,84 +517,103 @@
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>CCR was distributed by mail or other direct delivery methods.  Specify other direct delivery methods used:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8BC526" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRPr="006475F0" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
+    <w:p w14:paraId="6F8BC526" w14:textId="4C26CD2D" w:rsidR="00203CF2" w:rsidRPr="006475F0" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="180" w:line="220" w:lineRule="exact"/>
         <w:ind w:left="1170" w:hanging="540"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
           <w:i/>
           <w:color w:val="0070C0"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006475F0">
         <w:rPr>
           <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Hand Delivered – Attached to Employees Payroll Check –  </w:t>
       </w:r>
       <w:r w:rsidR="00785C1A">
         <w:rPr>
           <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
           <w:b/>
           <w:i/>
           <w:color w:val="0070C0"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Date:_____________</w:t>
+        <w:t>Date:__</w:t>
+      </w:r>
+      <w:r w:rsidR="005C7535" w:rsidRPr="005C7535">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
+          <w:b/>
+          <w:i/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>08/07/2026</w:t>
+      </w:r>
+      <w:r w:rsidR="00785C1A">
+        <w:rPr>
+          <w:rFonts w:ascii="Bradley Hand ITC" w:hAnsi="Bradley Hand ITC"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="0070C0"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="60172FC0" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="180" w:line="220" w:lineRule="exact"/>
         <w:ind w:left="630" w:hanging="630"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>“Good faith” efforts were used to reach non-bill paying consumers.  Those efforts included the following methods:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="748FB6C8" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:tabs>
@@ -625,51 +767,65 @@
         <w:spacing w:before="180" w:line="220" w:lineRule="exact"/>
         <w:ind w:left="630" w:hanging="630"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>For systems serving at least 100,000 persons</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t>]  Posted CCR on a publicly-accessible internet site at the following address:  www.</w:t>
+        <w:t xml:space="preserve">]  Posted CCR on a </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>publicly-accessible</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> internet site at the following address:  www.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25144261" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="540"/>
           <w:tab w:val="left" w:pos="1080"/>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:before="180" w:line="220" w:lineRule="exact"/>
         <w:ind w:left="630" w:hanging="630"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:i/>
@@ -704,73 +860,73 @@
       <w:pPr>
         <w:spacing w:line="220" w:lineRule="exact"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="50B623B6" w14:textId="77777777" w:rsidR="00203CF2" w:rsidRPr="007F212E" w:rsidRDefault="00203CF2" w:rsidP="00203CF2">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="10800"/>
         </w:tabs>
         <w:spacing w:before="0" w:line="220" w:lineRule="exact"/>
         <w:ind w:right="-864"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7684CAE4" w14:textId="77777777" w:rsidR="0006763D" w:rsidRDefault="0006763D"/>
     <w:sectPr w:rsidR="0006763D" w:rsidSect="00203CF2">
-      <w:headerReference w:type="default" r:id="rId6"/>
-      <w:footerReference w:type="first" r:id="rId7"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="first" r:id="rId8"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="432" w:right="720" w:bottom="706" w:left="720" w:header="432" w:footer="533" w:gutter="0"/>
       <w:paperSrc w:first="7" w:other="7"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EB51E16" w14:textId="77777777" w:rsidR="00774BAB" w:rsidRDefault="005410E7">
+    <w:p w14:paraId="70EC34DD" w14:textId="77777777" w:rsidR="001065C6" w:rsidRDefault="001065C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5C35ECDD" w14:textId="77777777" w:rsidR="00774BAB" w:rsidRDefault="005410E7">
+    <w:p w14:paraId="2B58654B" w14:textId="77777777" w:rsidR="001065C6" w:rsidRDefault="001065C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Footlight MT Light">
@@ -790,142 +946,149 @@
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="06B10387" w14:textId="77777777" w:rsidR="00D119CA" w:rsidRDefault="0088578E">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>CCR Certification Form.doc/Visalia District (02/00)</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5F687B7F" w14:textId="77777777" w:rsidR="00774BAB" w:rsidRDefault="005410E7">
+    <w:p w14:paraId="1ECCF4F3" w14:textId="77777777" w:rsidR="001065C6" w:rsidRDefault="001065C6">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="03A8459D" w14:textId="77777777" w:rsidR="00774BAB" w:rsidRDefault="005410E7">
+    <w:p w14:paraId="50F47F92" w14:textId="77777777" w:rsidR="001065C6" w:rsidRDefault="001065C6">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="19FE4094" w14:textId="77777777" w:rsidR="00D119CA" w:rsidRDefault="00D119CA">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="9900"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Comic Sans MS" w:hAnsi="Comic Sans MS"/>
         <w:sz w:val="14"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00203CF2"/>
     <w:rsid w:val="00031658"/>
     <w:rsid w:val="0006763D"/>
+    <w:rsid w:val="001065C6"/>
     <w:rsid w:val="00203CF2"/>
     <w:rsid w:val="00413E9E"/>
     <w:rsid w:val="005410E7"/>
+    <w:rsid w:val="005C7535"/>
+    <w:rsid w:val="006071BF"/>
     <w:rsid w:val="0067551B"/>
     <w:rsid w:val="00774BAB"/>
     <w:rsid w:val="00785C1A"/>
     <w:rsid w:val="0088578E"/>
     <w:rsid w:val="00AC329F"/>
+    <w:rsid w:val="00CA2032"/>
     <w:rsid w:val="00D119CA"/>
+    <w:rsid w:val="00DC6E23"/>
+    <w:rsid w:val="00E753E5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="State"/>
   <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -1461,51 +1624,51 @@
       <w:rFonts w:ascii="Footlight MT Light" w:hAnsi="Footlight MT Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
     <w:name w:val="Body Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BodyText"/>
     <w:rsid w:val="00203CF2"/>
     <w:rPr>
       <w:rFonts w:ascii="Footlight MT Light" w:eastAsia="Times New Roman" w:hAnsi="Footlight MT Light" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -1761,72 +1924,72 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>300</Words>
-  <Characters>1711</Characters>
+  <Words>293</Words>
+  <Characters>1724</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>0</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>4</Paragraphs>
+  <DocSecurity>4</DocSecurity>
+  <Lines>37</Lines>
+  <Paragraphs>28</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2007</CharactersWithSpaces>
+  <CharactersWithSpaces>1989</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jason Christopher</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>