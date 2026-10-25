--- v0 (2026-04-29)
+++ v1 (2026-10-25)
@@ -129,147 +129,147 @@
           </w:tcPr>
           <w:p w14:paraId="4FBA5103" w14:textId="77777777" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="005879C4" w:rsidP="005D5750">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A759E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Water System Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="39C2B3A3" w14:textId="70E973CF" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="0013643F" w:rsidP="005D5750">
+          <w:p w14:paraId="39C2B3A3" w14:textId="27FC46AF" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="00637AA9" w:rsidP="005D5750">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Palomar Observatory</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005879C4" w:rsidRPr="000A759E" w14:paraId="28C8D9A1" w14:textId="77777777" w:rsidTr="004A010D">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2785" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51A95417" w14:textId="77777777" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="005879C4" w:rsidP="005D5750">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="000A759E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Water System Number:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6565" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="680BD3CA" w14:textId="2C6564B4" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="0013643F" w:rsidP="005D5750">
+          <w:p w14:paraId="680BD3CA" w14:textId="49E60B09" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="00637AA9" w:rsidP="005D5750">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>CA 3702236</w:t>
+              <w:t>3702236</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="3C51C8E2" w14:textId="7E255879" w:rsidR="005879C4" w:rsidRDefault="005879C4" w:rsidP="005D5750">
+    <w:p w14:paraId="3C51C8E2" w14:textId="1409D070" w:rsidR="005879C4" w:rsidRDefault="005879C4" w:rsidP="005D5750">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>The water system named above hereby certifies that its Consumer Confidence Report was distributed on ________</w:t>
-[...7 lines deleted...]
-        <w:t>May 1 2025</w:t>
+        <w:t>The water system named above hereby certifies that its Consumer Confidence Report was distributed on _______</w:t>
+      </w:r>
+      <w:r w:rsidR="00637AA9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>6/4/2026</w:t>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>___ (</w:t>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>date</w:t>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -316,214 +316,214 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Certified by: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4575"/>
         <w:gridCol w:w="4755"/>
       </w:tblGrid>
       <w:tr w:rsidR="000A759E" w14:paraId="4BC22284" w14:textId="77777777" w:rsidTr="000A759E">
         <w:trPr>
           <w:trHeight w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="12D7C528" w14:textId="1E3DA3B3" w:rsidR="000A759E" w:rsidRDefault="000A759E" w:rsidP="000A759E">
+          <w:p w14:paraId="12D7C528" w14:textId="424DE769" w:rsidR="000A759E" w:rsidRDefault="000A759E" w:rsidP="000A759E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Name: </w:t>
             </w:r>
-            <w:r w:rsidR="0013643F">
+            <w:r w:rsidR="00637AA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Drew Roderick</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB34DF1" w14:textId="7B5E6A88" w:rsidR="000A759E" w:rsidRDefault="000A759E" w:rsidP="000A759E">
+          <w:p w14:paraId="7AB34DF1" w14:textId="3B449C40" w:rsidR="000A759E" w:rsidRDefault="000A759E" w:rsidP="000A759E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Title:</w:t>
             </w:r>
-            <w:r w:rsidR="0013643F">
+            <w:r w:rsidR="00637AA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Physical Plant Supervisor</w:t>
+              <w:t xml:space="preserve"> Physical Plant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A759E" w14:paraId="459EA55B" w14:textId="77777777" w:rsidTr="000A759E">
         <w:trPr>
           <w:trHeight w:val="455"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71B3077A" w14:textId="3FBF1860" w:rsidR="000A759E" w:rsidRDefault="000A759E" w:rsidP="000A759E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Signature: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C32D83D" w14:textId="20BCAD42" w:rsidR="000A759E" w:rsidRDefault="000A759E" w:rsidP="000A759E">
+          <w:p w14:paraId="7C32D83D" w14:textId="37C95598" w:rsidR="000A759E" w:rsidRDefault="000A759E" w:rsidP="000A759E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Date:</w:t>
             </w:r>
-            <w:r w:rsidR="0013643F">
+            <w:r w:rsidR="00637AA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve"> May 1 2025</w:t>
+              <w:t>6/4/2026</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000A759E" w14:paraId="5321F3CA" w14:textId="77777777" w:rsidTr="000A759E">
         <w:trPr>
           <w:trHeight w:val="394"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4575" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="723A5E03" w14:textId="5F092BB8" w:rsidR="000A759E" w:rsidRDefault="000A759E" w:rsidP="000A759E">
+          <w:p w14:paraId="723A5E03" w14:textId="4D97C05B" w:rsidR="000A759E" w:rsidRDefault="000A759E" w:rsidP="000A759E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Phone number:   </w:t>
             </w:r>
-            <w:r w:rsidR="0013643F">
+            <w:r w:rsidR="00637AA9">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>760-742 2100</w:t>
+              <w:t>760 742 2100</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4755" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="44357DA5" w14:textId="48E1F3F5" w:rsidR="000A759E" w:rsidRDefault="001A6B5C" w:rsidP="000A759E">
             <w:pPr>
               <w:pStyle w:val="BodyText"/>
               <w:spacing w:before="0"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -632,108 +632,108 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>appropriate</w:t>
       </w:r>
       <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="68E8A25F" w14:textId="77777777" w:rsidR="00501728" w:rsidRPr="000A759E" w:rsidRDefault="00501728" w:rsidP="00A16B9D">
       <w:pPr>
         <w:pStyle w:val="BodyText2"/>
         <w:spacing w:before="0" w:after="0" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3FAA1837" w14:textId="28A6F545" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="0013643F" w:rsidP="00501728">
+    <w:p w14:paraId="3FAA1837" w14:textId="511AF0A9" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="00637AA9" w:rsidP="00501728">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="547" w:hanging="547"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>x</w:t>
+        <w:t>X</w:t>
       </w:r>
       <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="CCR was distributed by mail or other direct delivery methods (attach description of other direct delivery methods used)."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>CCR was distributed by mail or</w:t>
       </w:r>
       <w:r w:rsidR="006C7ED4" w:rsidRPr="000A759E">
@@ -755,124 +755,116 @@
       <w:r w:rsidR="006C7ED4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>(attach description of</w:t>
       </w:r>
       <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> other direct delivery methods used</w:t>
       </w:r>
       <w:r w:rsidR="00501728" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B6FB990" w14:textId="281C1848" w:rsidR="006C7ED4" w:rsidRPr="000A759E" w:rsidRDefault="0013643F" w:rsidP="004E6F6F">
+    <w:p w14:paraId="7B6FB990" w14:textId="20AF1B20" w:rsidR="006C7ED4" w:rsidRPr="000A759E" w:rsidRDefault="006C7ED4" w:rsidP="004E6F6F">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...7 lines deleted...]
-      <w:r w:rsidR="006C7ED4" w:rsidRPr="000A759E">
+      <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="CCR was distributed using electronic delivery methods described in the Guidance for Electronic Delivery of the Consumer Confidence Report"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="006C7ED4" w:rsidRPr="000A759E">
+      <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="006C7ED4" w:rsidRPr="000A759E">
+      <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="006C7ED4" w:rsidRPr="000A759E">
+      <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00A62B7A" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">CCR </w:t>
       </w:r>
       <w:r w:rsidR="004E6F6F" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">was distributed using </w:t>
       </w:r>
       <w:r w:rsidR="00A62B7A" w:rsidRPr="000A759E">
         <w:rPr>
@@ -968,58 +960,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="“Good faith” efforts were used to reach non-bill paying consumers.  Those efforts included the following methods:"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>“Good faith” efforts were used to reach non-bill paying consumers.  Those efforts included the following methods:</w:t>
       </w:r>
     </w:p>
@@ -1044,233 +1036,249 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Posting the CCR at the following URL: www."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Posting the CCR </w:t>
       </w:r>
       <w:r w:rsidR="00D12D93" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">at the following URL: </w:t>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>www.</w:t>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68482E59" w14:textId="058954EB" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="005879C4" w:rsidP="00501728">
+    <w:p w14:paraId="68482E59" w14:textId="431E224C" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="00637AA9" w:rsidP="00501728">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="1170" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A759E">
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>X</w:t>
+      </w:r>
+      <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Mailing the CCR to postal patrons within the service area (attach zip codes used)"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidRPr="000A759E">
+      <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidRPr="000A759E">
+      <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidRPr="000A759E">
+      <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Mailing the CCR to postal patrons within the service area (attach zip codes used)</w:t>
+        <w:t xml:space="preserve">Mailing the CCR to postal patrons within the service area </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 92060</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34270471" w14:textId="7D766B8A" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="005879C4" w:rsidP="00501728">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="1170" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Advertising the availability of the CCR in news media (attach copy of press release)"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Advertising the availability of the CCR in news media (attach copy of press release)</w:t>
       </w:r>
     </w:p>
@@ -1294,233 +1302,236 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Publication of the CCR in a local newspaper of general circulation (attach a copy of the published notice, including name of newspaper and"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Publication of the CCR in a local newspaper of general circulation (attach a copy of the published notice, including name of newspaper and date published)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E40DD40" w14:textId="7B61E511" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="0013643F" w:rsidP="00501728">
+    <w:p w14:paraId="1E40DD40" w14:textId="5C9D1E5C" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="00637AA9" w:rsidP="00501728">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="1170" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>x</w:t>
-      </w:r>
+        <w:t>X</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Posted the CCR in public places (attach a list of locations)"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="005879C4" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Posted the CCR in public places (</w:t>
+        <w:t xml:space="preserve">Posted the CCR in public places </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Work Mail Room </w:t>
-[...8 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>MailRoom</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3974AC61" w14:textId="3EC584DB" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="005879C4" w:rsidP="00501728">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="1170" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Delivery of multiple copies of CCR to single-billed addresses serving several persons, such as apartments, businesses, and schools"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Delivery of multiple copies of CCR to single</w:t>
       </w:r>
       <w:r w:rsidR="002214BA" w:rsidRPr="000A759E">
@@ -1554,80 +1565,81 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> addresses serving several persons, such as apartments, businesses, and schools</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C05CDB2" w14:textId="5A97F279" w:rsidR="005879C4" w:rsidRPr="000A759E" w:rsidRDefault="005879C4" w:rsidP="00501728">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="1170" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Delivery to community organizations (attach a list of organizations)"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Delivery to community organizations (attach a list of organizations)</w:t>
       </w:r>
     </w:p>
@@ -1651,58 +1663,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Publication of the CCR in the electronic city newsletter or electronic community newsletter or listserv (attach a copy of the article or n"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Publication of the CCR in the electronic city newsletter or electronic community newsletter or listserv (attach a copy of the article or notice)</w:t>
       </w:r>
     </w:p>
@@ -1726,58 +1738,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Electronic announcement of CCR availability via social media outlets (attach list of social media outlets utilized)"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Electronic announcement of CCR availability via social media outlets (attach list of social media outlets utilized)</w:t>
       </w:r>
     </w:p>
@@ -1801,58 +1813,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Other (attach a list of other methods used)"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Other (attach a list of other</w:t>
       </w:r>
       <w:r w:rsidR="00E33340" w:rsidRPr="000A759E">
@@ -1893,58 +1905,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="For systems serving at least 100,000 persons:  Posted CCR on a publicly-accessible internet site at the following URL:  www."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
@@ -2020,58 +2032,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="For privately-owned utilities:  Delivered the CCR to the California Public Utilities Commission"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
@@ -2221,58 +2233,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Water system mailed a notification that the CCR is available and provides a direct URL to the CCR on a publicly available website where it"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Water system mail</w:t>
       </w:r>
       <w:r w:rsidR="00CA15EF" w:rsidRPr="000A759E">
@@ -2376,58 +2388,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Water system emailed a notification that the CCR is available and provides a direct URL to the CCR on a publicly available site on the Int"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Water system </w:t>
       </w:r>
       <w:r w:rsidR="00CC766C" w:rsidRPr="000A759E">
@@ -2481,201 +2493,191 @@
       <w:r w:rsidR="00CA15EF" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>____</w:t>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________________________________</w:t>
       </w:r>
       <w:r w:rsidR="008820F1" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>_________</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FDC93CA" w14:textId="759DB56F" w:rsidR="00CC766C" w:rsidRPr="000A759E" w:rsidRDefault="0013643F" w:rsidP="00CC766C">
+    <w:p w14:paraId="6FDC93CA" w14:textId="6AFC1FAF" w:rsidR="00CC766C" w:rsidRPr="000A759E" w:rsidRDefault="00CC766C" w:rsidP="00CC766C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-      <w:r w:rsidR="00CC766C" w:rsidRPr="000A759E">
+      <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Water system emailed the CCR as an electronic file email attachment."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
-      <w:r w:rsidR="00CC766C" w:rsidRPr="000A759E">
+      <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
-      <w:r w:rsidR="00CC766C" w:rsidRPr="000A759E">
+      <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
-      <w:r w:rsidR="00CC766C" w:rsidRPr="000A759E">
+      <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Water system email</w:t>
       </w:r>
       <w:r w:rsidR="00CA15EF" w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>ed</w:t>
       </w:r>
-      <w:r w:rsidR="00CC766C" w:rsidRPr="000A759E">
+      <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> the CCR as an electronic file email attachment.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C1E9727" w14:textId="0D44E0CD" w:rsidR="00CC766C" w:rsidRPr="000A759E" w:rsidRDefault="00CC766C" w:rsidP="00CC766C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9360"/>
         </w:tabs>
         <w:spacing w:line="300" w:lineRule="auto"/>
         <w:ind w:left="540" w:hanging="540"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Water system emailed the CCR text and tables inserted or embedded into the body of an email, not as an attachment (attach a copy of the em"/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
         <w:t>Water system email</w:t>
       </w:r>
       <w:r w:rsidR="00CA15EF" w:rsidRPr="000A759E">
@@ -2715,58 +2717,58 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Check4"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:statusText w:type="text" w:val="Requires prior DDW review and approval. Water system utilized other electronic delivery method that meets the direct delivery requirement."/>
             <w:checkBox>
               <w:sizeAuto/>
               <w:default w:val="0"/>
               <w:checked w:val="0"/>
             </w:checkBox>
           </w:ffData>
         </w:fldChar>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:instrText xml:space="preserve"> FORMCHECKBOX </w:instrText>
       </w:r>
-      <w:r w:rsidR="00372827">
-[...6 lines deleted...]
-      <w:r w:rsidR="00372827">
+      <w:r w:rsidR="00415CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:r>
+      <w:r w:rsidR="00415CA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="separate"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="000A759E">
         <w:rPr>
@@ -3235,58 +3237,58 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> California Code of Regulations.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00712C02" w:rsidRPr="000A759E" w:rsidSect="00120AE1">
       <w:footerReference w:type="default" r:id="rId10"/>
       <w:headerReference w:type="first" r:id="rId11"/>
       <w:footerReference w:type="first" r:id="rId12"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="1152" w:right="1440" w:bottom="1152" w:left="1440" w:header="576" w:footer="576" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65853536" w14:textId="77777777" w:rsidR="00372827" w:rsidRDefault="00372827">
+    <w:p w14:paraId="7FA22E1F" w14:textId="77777777" w:rsidR="00415CA5" w:rsidRDefault="00415CA5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="29B85BD4" w14:textId="77777777" w:rsidR="00372827" w:rsidRDefault="00372827">
+    <w:p w14:paraId="552EE082" w14:textId="77777777" w:rsidR="00415CA5" w:rsidRDefault="00415CA5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
@@ -3454,58 +3456,58 @@
         <w:iCs/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="005D5750" w:rsidRPr="005D5750">
       <w:rPr>
         <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="005D5750" w:rsidRPr="005D5750">
       <w:rPr>
         <w:iCs/>
         <w:noProof/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="13504A64" w14:textId="77777777" w:rsidR="00372827" w:rsidRDefault="00372827">
+    <w:p w14:paraId="758488A0" w14:textId="77777777" w:rsidR="00415CA5" w:rsidRDefault="00415CA5">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3605E756" w14:textId="77777777" w:rsidR="00372827" w:rsidRDefault="00372827">
+    <w:p w14:paraId="082C9883" w14:textId="77777777" w:rsidR="00415CA5" w:rsidRDefault="00415CA5">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:p w14:paraId="68A66C38" w14:textId="77777777" w:rsidR="00B557C8" w:rsidRPr="00B557C8" w:rsidRDefault="00B557C8" w:rsidP="00B557C8">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00B557C8">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:i/>
         <w:sz w:val="24"/>
@@ -3550,137 +3552,137 @@
         <w:i/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:highlight w:val="yellow"/>
       </w:rPr>
       <w:t xml:space="preserve"> 2021</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3A123585" w14:textId="1A1578E7" w:rsidR="004572E4" w:rsidRPr="000A759E" w:rsidRDefault="004572E4">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:b/>
         <w:color w:val="0000FF"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="130"/>
+  <w:zoom w:percent="160"/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2049"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006576EF"/>
     <w:rsid w:val="00003AC4"/>
     <w:rsid w:val="00004B8B"/>
     <w:rsid w:val="000165C2"/>
     <w:rsid w:val="00036019"/>
     <w:rsid w:val="00044DE4"/>
     <w:rsid w:val="00050B92"/>
     <w:rsid w:val="00095FF1"/>
     <w:rsid w:val="000A1E57"/>
     <w:rsid w:val="000A759E"/>
     <w:rsid w:val="000B3820"/>
     <w:rsid w:val="000C462F"/>
     <w:rsid w:val="00112E26"/>
     <w:rsid w:val="00120AE1"/>
-    <w:rsid w:val="0013643F"/>
     <w:rsid w:val="00156593"/>
     <w:rsid w:val="00180210"/>
     <w:rsid w:val="001A1FAF"/>
     <w:rsid w:val="001A6B5C"/>
+    <w:rsid w:val="001C1E36"/>
     <w:rsid w:val="001E0392"/>
     <w:rsid w:val="001F44D6"/>
     <w:rsid w:val="001F5C84"/>
     <w:rsid w:val="00211F95"/>
     <w:rsid w:val="002214BA"/>
     <w:rsid w:val="00285EF6"/>
     <w:rsid w:val="0030525B"/>
     <w:rsid w:val="00330A26"/>
     <w:rsid w:val="00334369"/>
     <w:rsid w:val="00361BDB"/>
     <w:rsid w:val="00363A94"/>
     <w:rsid w:val="00365B25"/>
-    <w:rsid w:val="00372827"/>
     <w:rsid w:val="00383FAA"/>
     <w:rsid w:val="003C1F79"/>
+    <w:rsid w:val="00415CA5"/>
     <w:rsid w:val="00443180"/>
     <w:rsid w:val="00453C34"/>
     <w:rsid w:val="004572E4"/>
     <w:rsid w:val="00457560"/>
     <w:rsid w:val="004A010D"/>
     <w:rsid w:val="004A54FB"/>
     <w:rsid w:val="004C1B40"/>
     <w:rsid w:val="004E6F6F"/>
     <w:rsid w:val="00501728"/>
     <w:rsid w:val="0057568B"/>
     <w:rsid w:val="00585B6F"/>
     <w:rsid w:val="00585D36"/>
     <w:rsid w:val="005879C4"/>
     <w:rsid w:val="005B6F30"/>
     <w:rsid w:val="005C02F2"/>
     <w:rsid w:val="005D5750"/>
     <w:rsid w:val="005F7D85"/>
     <w:rsid w:val="00622734"/>
     <w:rsid w:val="00626A86"/>
+    <w:rsid w:val="00637AA9"/>
     <w:rsid w:val="0065406D"/>
     <w:rsid w:val="00656EAE"/>
     <w:rsid w:val="006576EF"/>
     <w:rsid w:val="00674084"/>
-    <w:rsid w:val="006A02DE"/>
     <w:rsid w:val="006A6ED2"/>
     <w:rsid w:val="006C7ED4"/>
     <w:rsid w:val="00711A0A"/>
     <w:rsid w:val="00712C02"/>
     <w:rsid w:val="00727504"/>
     <w:rsid w:val="00751264"/>
     <w:rsid w:val="007809A6"/>
     <w:rsid w:val="00790002"/>
     <w:rsid w:val="007A2194"/>
     <w:rsid w:val="007B6AE6"/>
     <w:rsid w:val="007C044D"/>
     <w:rsid w:val="007F0706"/>
     <w:rsid w:val="007F3522"/>
     <w:rsid w:val="0081562A"/>
     <w:rsid w:val="00870836"/>
     <w:rsid w:val="008820F1"/>
     <w:rsid w:val="00895595"/>
     <w:rsid w:val="008E1468"/>
     <w:rsid w:val="008E6AE5"/>
     <w:rsid w:val="008F53EA"/>
     <w:rsid w:val="00935B60"/>
     <w:rsid w:val="00957463"/>
     <w:rsid w:val="00977AE5"/>
     <w:rsid w:val="0099450E"/>
     <w:rsid w:val="009A135E"/>
@@ -4903,75 +4905,75 @@
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{306D74C5-4694-42C1-AD77-865A572DFDBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FA846CE0-DE99-4AB9-A54E-EEBECF637836}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/longProperties"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>660</Words>
-  <Characters>3765</Characters>
+  <Words>653</Words>
+  <Characters>3726</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>31</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>eCCR Delivery Certification Form</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SWRCB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4417</CharactersWithSpaces>
+  <CharactersWithSpaces>4371</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>eCCR Reference - App.B</dc:title>
   <dc:subject/>
   <dc:creator>RDU - HBaribeau</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentType">
     <vt:lpwstr>CDPH Document</vt:lpwstr>
   </property>