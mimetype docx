--- v0 (2026-06-25)
+++ v1 (2026-08-23)
@@ -160,74 +160,74 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Name and General Location of Source(s): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Vertical Well and Horizontal well north of property</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090559D5" w14:textId="77777777" w:rsidR="00AB4699" w:rsidRPr="005162DE" w:rsidRDefault="00AB4699" w:rsidP="00AB4699">
+    <w:p w14:paraId="090559D5" w14:textId="758A7DB0" w:rsidR="00AB4699" w:rsidRPr="005162DE" w:rsidRDefault="00AB4699" w:rsidP="00AB4699">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Drinking Water Source Assessment Information: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>On file with CDPH</w:t>
+        <w:t xml:space="preserve">On file </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D53F14F" w14:textId="77777777" w:rsidR="00AB4699" w:rsidRPr="005162DE" w:rsidRDefault="00AB4699" w:rsidP="00AB4699">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Time and Place of Regularly Scheduled Board Meetings for Public Participation: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -11242,67 +11242,67 @@
     </w:p>
     <w:sectPr w:rsidR="00BF628D" w:rsidRPr="005162DE" w:rsidSect="001300C2">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:headerReference w:type="first" r:id="rId16"/>
       <w:footerReference w:type="first" r:id="rId17"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
         <w:numFmt w:val="lowerLetter"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="864" w:right="720" w:bottom="864" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="64050374" w14:textId="77777777" w:rsidR="008426FE" w:rsidRDefault="008426FE">
+    <w:p w14:paraId="4B94A217" w14:textId="77777777" w:rsidR="00BE20A7" w:rsidRDefault="00BE20A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F6257ED" w14:textId="77777777" w:rsidR="008426FE" w:rsidRDefault="008426FE"/>
+    <w:p w14:paraId="201B236D" w14:textId="77777777" w:rsidR="00BE20A7" w:rsidRDefault="00BE20A7"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5FB74FBB" w14:textId="77777777" w:rsidR="008426FE" w:rsidRDefault="008426FE">
+    <w:p w14:paraId="1F79262E" w14:textId="77777777" w:rsidR="00BE20A7" w:rsidRDefault="00BE20A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="167A9FF6" w14:textId="77777777" w:rsidR="008426FE" w:rsidRDefault="008426FE"/>
+    <w:p w14:paraId="05BA7314" w14:textId="77777777" w:rsidR="00BE20A7" w:rsidRDefault="00BE20A7"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2A90C518" w14:textId="77777777" w:rsidR="008426FE" w:rsidRDefault="008426FE"/>
+    <w:p w14:paraId="37BF5DC2" w14:textId="77777777" w:rsidR="00BE20A7" w:rsidRDefault="00BE20A7"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -11452,67 +11452,67 @@
     <w:r w:rsidR="000F7604" w:rsidRPr="00D92946">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>6</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="517E2079" w14:textId="77777777" w:rsidR="00D92946" w:rsidRDefault="00D92946">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0F4C297F" w14:textId="77777777" w:rsidR="008426FE" w:rsidRDefault="008426FE">
+    <w:p w14:paraId="69790E15" w14:textId="77777777" w:rsidR="00BE20A7" w:rsidRDefault="00BE20A7">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E09C0A" w14:textId="77777777" w:rsidR="008426FE" w:rsidRDefault="008426FE"/>
+    <w:p w14:paraId="641E304A" w14:textId="77777777" w:rsidR="00BE20A7" w:rsidRDefault="00BE20A7"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6B2255E3" w14:textId="77777777" w:rsidR="008426FE" w:rsidRDefault="008426FE">
+    <w:p w14:paraId="3A4D14F3" w14:textId="77777777" w:rsidR="00BE20A7" w:rsidRDefault="00BE20A7">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F45CA3F" w14:textId="77777777" w:rsidR="008426FE" w:rsidRDefault="008426FE"/>
+    <w:p w14:paraId="3A298F9C" w14:textId="77777777" w:rsidR="00BE20A7" w:rsidRDefault="00BE20A7"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="07319B07" w14:textId="77777777" w:rsidR="008426FE" w:rsidRDefault="008426FE"/>
+    <w:p w14:paraId="61D1EF7E" w14:textId="77777777" w:rsidR="00BE20A7" w:rsidRDefault="00BE20A7"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3D9DEE0F" w14:textId="77777777" w:rsidR="00244938" w:rsidRDefault="00244938">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6EC2835F" w14:textId="77777777" w:rsidR="00244938" w:rsidRDefault="00244938"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4CDAEB6F" w14:textId="77777777" w:rsidR="00244938" w:rsidRDefault="00244938" w:rsidP="0025569C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
@@ -12436,50 +12436,51 @@
   <w:num w:numId="2" w16cid:durableId="469400252">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="976253072">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="469251910">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="872497921">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="208957116">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="312216541">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:doNotDisplayPageBoundaries/>
   <w:proofState w:spelling="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:numFmt w:val="lowerLetter"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
@@ -12783,50 +12784,51 @@
     <w:rsid w:val="00512D8C"/>
     <w:rsid w:val="00514FDA"/>
     <w:rsid w:val="005162DE"/>
     <w:rsid w:val="005210D2"/>
     <w:rsid w:val="00534BB7"/>
     <w:rsid w:val="00535F64"/>
     <w:rsid w:val="00535F8B"/>
     <w:rsid w:val="00537240"/>
     <w:rsid w:val="00537BEA"/>
     <w:rsid w:val="0054057D"/>
     <w:rsid w:val="00541730"/>
     <w:rsid w:val="00546A68"/>
     <w:rsid w:val="00546FDB"/>
     <w:rsid w:val="00552801"/>
     <w:rsid w:val="00552D92"/>
     <w:rsid w:val="005540D9"/>
     <w:rsid w:val="0055419E"/>
     <w:rsid w:val="005556BF"/>
     <w:rsid w:val="0056039D"/>
     <w:rsid w:val="005830FA"/>
     <w:rsid w:val="00583428"/>
     <w:rsid w:val="005838ED"/>
     <w:rsid w:val="0058536C"/>
     <w:rsid w:val="00587145"/>
     <w:rsid w:val="00587220"/>
+    <w:rsid w:val="00590C99"/>
     <w:rsid w:val="00591CF0"/>
     <w:rsid w:val="005937EB"/>
     <w:rsid w:val="005A07BF"/>
     <w:rsid w:val="005A087D"/>
     <w:rsid w:val="005A47B8"/>
     <w:rsid w:val="005B0DA3"/>
     <w:rsid w:val="005B6169"/>
     <w:rsid w:val="005C04C1"/>
     <w:rsid w:val="005C7FD9"/>
     <w:rsid w:val="005D1987"/>
     <w:rsid w:val="005D3708"/>
     <w:rsid w:val="005D3BD9"/>
     <w:rsid w:val="005D4636"/>
     <w:rsid w:val="005D48A3"/>
     <w:rsid w:val="005D5746"/>
     <w:rsid w:val="005D698E"/>
     <w:rsid w:val="005D7E01"/>
     <w:rsid w:val="005E0C69"/>
     <w:rsid w:val="005E0D6B"/>
     <w:rsid w:val="005E279B"/>
     <w:rsid w:val="005E4953"/>
     <w:rsid w:val="005E6068"/>
     <w:rsid w:val="005F0661"/>
     <w:rsid w:val="005F082E"/>
     <w:rsid w:val="005F0DDC"/>
@@ -13032,50 +13034,51 @@
     <w:rsid w:val="009C71EC"/>
     <w:rsid w:val="009D4211"/>
     <w:rsid w:val="009D54A3"/>
     <w:rsid w:val="009D5D09"/>
     <w:rsid w:val="009E153B"/>
     <w:rsid w:val="009E2850"/>
     <w:rsid w:val="009E4BDC"/>
     <w:rsid w:val="009E54B2"/>
     <w:rsid w:val="009E59A6"/>
     <w:rsid w:val="009F5401"/>
     <w:rsid w:val="009F5D81"/>
     <w:rsid w:val="00A0317C"/>
     <w:rsid w:val="00A0355F"/>
     <w:rsid w:val="00A0640D"/>
     <w:rsid w:val="00A107E3"/>
     <w:rsid w:val="00A15ACB"/>
     <w:rsid w:val="00A1682E"/>
     <w:rsid w:val="00A24839"/>
     <w:rsid w:val="00A259A6"/>
     <w:rsid w:val="00A32EB0"/>
     <w:rsid w:val="00A37045"/>
     <w:rsid w:val="00A44246"/>
     <w:rsid w:val="00A50F7A"/>
     <w:rsid w:val="00A63BCD"/>
     <w:rsid w:val="00A72ADF"/>
+    <w:rsid w:val="00A73E69"/>
     <w:rsid w:val="00A77BCA"/>
     <w:rsid w:val="00A85C1E"/>
     <w:rsid w:val="00A93A21"/>
     <w:rsid w:val="00A94D32"/>
     <w:rsid w:val="00A9766F"/>
     <w:rsid w:val="00AB01B0"/>
     <w:rsid w:val="00AB4699"/>
     <w:rsid w:val="00AB5690"/>
     <w:rsid w:val="00AB5E87"/>
     <w:rsid w:val="00AC41BE"/>
     <w:rsid w:val="00AC6D1E"/>
     <w:rsid w:val="00AD4876"/>
     <w:rsid w:val="00AF0445"/>
     <w:rsid w:val="00AF2E38"/>
     <w:rsid w:val="00AF5724"/>
     <w:rsid w:val="00B0016F"/>
     <w:rsid w:val="00B01942"/>
     <w:rsid w:val="00B0620C"/>
     <w:rsid w:val="00B1666D"/>
     <w:rsid w:val="00B2410E"/>
     <w:rsid w:val="00B3023D"/>
     <w:rsid w:val="00B30E79"/>
     <w:rsid w:val="00B34998"/>
     <w:rsid w:val="00B40D0A"/>
     <w:rsid w:val="00B4449D"/>
@@ -13091,50 +13094,51 @@
     <w:rsid w:val="00B646BC"/>
     <w:rsid w:val="00B67C49"/>
     <w:rsid w:val="00B704C3"/>
     <w:rsid w:val="00B76677"/>
     <w:rsid w:val="00B772E6"/>
     <w:rsid w:val="00B85CDA"/>
     <w:rsid w:val="00B87C5D"/>
     <w:rsid w:val="00B917F2"/>
     <w:rsid w:val="00B93439"/>
     <w:rsid w:val="00B96EC8"/>
     <w:rsid w:val="00BA159C"/>
     <w:rsid w:val="00BA2C8F"/>
     <w:rsid w:val="00BA538C"/>
     <w:rsid w:val="00BA6254"/>
     <w:rsid w:val="00BA7D96"/>
     <w:rsid w:val="00BB346A"/>
     <w:rsid w:val="00BB3E43"/>
     <w:rsid w:val="00BB412C"/>
     <w:rsid w:val="00BC2F95"/>
     <w:rsid w:val="00BC4EA7"/>
     <w:rsid w:val="00BC6327"/>
     <w:rsid w:val="00BD55BB"/>
     <w:rsid w:val="00BD5F31"/>
     <w:rsid w:val="00BD70F3"/>
     <w:rsid w:val="00BE0247"/>
+    <w:rsid w:val="00BE20A7"/>
     <w:rsid w:val="00BE4E5D"/>
     <w:rsid w:val="00BE555D"/>
     <w:rsid w:val="00BE5CC7"/>
     <w:rsid w:val="00BE6564"/>
     <w:rsid w:val="00BE7ABC"/>
     <w:rsid w:val="00BF1F49"/>
     <w:rsid w:val="00BF628D"/>
     <w:rsid w:val="00BF6317"/>
     <w:rsid w:val="00BF6946"/>
     <w:rsid w:val="00BF725D"/>
     <w:rsid w:val="00BF75B3"/>
     <w:rsid w:val="00BF7EF1"/>
     <w:rsid w:val="00C04F6F"/>
     <w:rsid w:val="00C123E3"/>
     <w:rsid w:val="00C20B5D"/>
     <w:rsid w:val="00C24336"/>
     <w:rsid w:val="00C24948"/>
     <w:rsid w:val="00C31F01"/>
     <w:rsid w:val="00C338CA"/>
     <w:rsid w:val="00C3526A"/>
     <w:rsid w:val="00C41E25"/>
     <w:rsid w:val="00C43468"/>
     <w:rsid w:val="00C45B4E"/>
     <w:rsid w:val="00C463DC"/>
     <w:rsid w:val="00C51D70"/>
@@ -14634,65 +14638,69 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...4 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement/>
+</p:properties>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000FB6DAAAB9B6FC4BA3388B699DAF62A0" ma:contentTypeVersion="10" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="3ea27297b1de6caa0ed8cea9143cc950">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns3="56c934b6-9dcd-43ae-9b1a-98e58d26a298" xmlns:ns4="107b7c3e-dbeb-4f03-86be-f5af223e6e79" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="68304f2eabc13524dc4fbfe35aecea48" ns3:_="" ns4:_="">
     <xsd:import namespace="56c934b6-9dcd-43ae-9b1a-98e58d26a298"/>
     <xsd:import namespace="107b7c3e-dbeb-4f03-86be-f5af223e6e79"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns3:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns4:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:SharingHintHash" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:MediaServiceDateTaken" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
@@ -14851,128 +14859,124 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1209A288-953F-4B5F-AB6D-F0FF9D049E71}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC8226AC-85E3-4CE4-9EBC-6D2EC79E601B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1209A288-953F-4B5F-AB6D-F0FF9D049E71}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{37ECE554-E452-4E79-AFFB-A5C91AF861C4}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{473A03FE-67DD-4B12-AADF-8F8321587786}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="56c934b6-9dcd-43ae-9b1a-98e58d26a298"/>
     <ds:schemaRef ds:uri="107b7c3e-dbeb-4f03-86be-f5af223e6e79"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2335</Words>
-  <Characters>13311</Characters>
+  <Words>2333</Words>
+  <Characters>13304</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>110</Lines>
   <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CCR SWS Template - English</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SWRCB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15615</CharactersWithSpaces>
+  <CharactersWithSpaces>15606</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CCR SWS Template - English</dc:title>
   <dc:subject>CCR</dc:subject>
   <dc:creator>SWB - Regulatory Development Unit</dc:creator>
   <cp:keywords>Consumer Confidence Report, Small Water System, Template</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000FB6DAAAB9B6FC4BA3388B699DAF62A0</vt:lpwstr>
   </property>