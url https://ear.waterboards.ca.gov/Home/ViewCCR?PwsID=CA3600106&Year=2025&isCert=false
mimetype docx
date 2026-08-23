--- v0 (2026-06-28)
+++ v1 (2026-08-23)
@@ -1,1670 +1,2700 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/fonts/font1.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font2.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font3.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font4.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font5.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/fonts/font6.odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="683EA104" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="683EA104" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:before="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_heading=h.n3i25akawc3u" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="0"/>
-      <w:r>
-[...6 lines deleted...]
-        <w:t xml:space="preserve"> Consumer Confidence Report</w:t>
+      <w:r w:rsidRPr="00B13848">
+        <w:t>2025 Consumer Confidence Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B400C7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="45B400C7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_heading=h.33zm1p74q19y" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:t>Water System Information</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258EA278" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="258EA278" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Water System Name: Forest Home Christian CC – CA3600106 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BFB96B4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6BFB96B4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Report Date: June 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>th</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2026</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DD171AD" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="2DD171AD" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Type of Water Source(s) in Use: Wells/Groundwater</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5702BE1B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5702BE1B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Name and General Location of Source(s): </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:highlight w:val="white"/>
         </w:rPr>
         <w:t>Spring 3 Lakeview, Well 1, Well 2</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F43FDDC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1F43FDDC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Drinking Water Source Assessment Information: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6E918E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0E6E918E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Time and Place of Regularly Scheduled Board Meetings for Public Participation: N/A - Privately Owned Company.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42D2A3A4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="42D2A3A4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For More Information, Contact: Jonathon D - (909) 520-2204</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25DCA71E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1D03E9E4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1D03E9E4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_heading=h.2wuif0srin49" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="2"/>
       <w:r>
         <w:t>About This Report</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3087F3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3A3087F3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>We test the drinking water quality for many constituents as required by state and federal regulations.  This report shows the results of our monitoring for the period of January 1 to December 31, 2025, and may include earlier monitoring data.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DC50FD" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="72DC50FD" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Importance of This Report Statement in Five Non-English Languages (Spanish, Mandarin, Tagalog, Vietnamese, and Hmong)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="091BE057" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="091BE057" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_heading=h.t5kojlhtb3rc" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="3"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Language in Spanish:  Este informe contiene información muy importante sobre su agua para beber.  Favor de comunicarse Forest Home Christian CC (909) 520-2204 para asistirlo en español.</w:t>
+        <w:t xml:space="preserve">Language in Spanish:  Este </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>informe</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>contiene</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>información</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>muy</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>importante</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sobre</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>su</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>agua</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>beber</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Favor de </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>comunicarse</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Forest Home Christian CC (909) 520-2204 para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>asistirlo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>español</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7A28C6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0D7A28C6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Language in Mandarin:  </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>这份报告含有关于您的饮用水的重要讯息。请用以下地址和电话联系</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Forest Home Christian CC </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>以获得中文的帮助:</w:t>
+        <w:t>以获得中文的帮助</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="SimSun"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (909) 520-2204 .</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227AEC21" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="227AEC21" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Language in Tagalog: Ang pag-uulat na ito ay naglalaman ng mahalagang impormasyon tungkol sa inyong inuming tubig.  Mangyaring makipag-ugnayan sa Forest Home Christian CC o tumawag sa (909) 520-2204 para matulungan sa wikang Tagalog.</w:t>
+        <w:t xml:space="preserve">Language in Tagalog: Ang </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pag-uulat</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>na</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ito</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ay </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>naglalaman</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ng </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>mahalagang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>impormasyon</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tungkol</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inyong</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>inuming</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tubig</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Mangyaring</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>makipag-ugnayan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Forest Home Christian CC o </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tumawag</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (909) 520-2204 para </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>matulungan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>sa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>wikang</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Tagalog.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60C16A4E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="60C16A4E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Language in Vietnamese:  Báo cáo này chứa thông tin quan trọng về nước uống của bạn.  Xin vui lòng liên hệ Forest Home Christian CC tại (909) 520-2204 để được hỗ trợ giúp bằng tiếng Việt.</w:t>
+        <w:t xml:space="preserve">Language in Vietnamese:  Báo </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cáo</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>này</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>chứa</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>thông</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>quan</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trọng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>về</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>nước</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>uống</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>của</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bạn</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  Xin </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>vui</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lòng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>liên</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hệ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Forest Home Christian CC </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tại</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (909) 520-2204 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>để</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>được</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hỗ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>trợ</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>giúp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>bằng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tiếng</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Việt.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771814A4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="771814A4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-        <w:t>Language in Hmong:  Tsab ntawv no muaj cov ntsiab lus tseem ceeb txog koj cov dej haus.  Thov hu rau Forest Home Christian CC ntawm (909) 520-2204 rau kev pab hauv lus Askiv.</w:t>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>Language in Hmong:  Tsab ntawv no muaj cov ntsiab lus tseem ceeb txog koj cov dej haus.  Thov hu rau Forest Home Christian CC ntawm (909) 520-2204 rau kev pab hauv lus Hmoob.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="71DCBD67" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C5B12ED" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3C5B12ED" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Terms Used in This Report</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a"/>
         <w:tblW w:w="10790" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0400" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2695"/>
         <w:gridCol w:w="8095"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B84888" w14:paraId="61DC892F" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="226"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CF1E757" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0CF1E757" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Term</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3744B4E5" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3744B4E5" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Definition</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="5191D6F1" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6487C1AA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6487C1AA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Level 1 Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="471D7EAF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="471D7EAF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A Level 1 assessment is a study of the water system to identify potential problems and determine (if possible) why total coliform bacteria have been found in our water system.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="1D68F3FB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="62EFAD72" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="62EFAD72" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Level 2 Assessment</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FDDDCB6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1FDDDCB6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">A Level 2 assessment is a very detailed study of the water system to identify potential problems and determine (if possible) why an </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E. coli</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> MCL violation has occurred and/or why total coliform bacteria have been found in our water system on multiple occasions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="321C9E80" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5E64B10F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5E64B10F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maximum Contaminant Level (MCL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="57E97439" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="57E97439" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The highest level of a contaminant that is allowed in drinking water.  Primary MCLs are set as close to the PHGs (or MCLGs) as is economically and technologically feasible.  Secondary MCLs are set to protect the odor, taste, and appearance of drinking water.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="7D2511BE" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0EF96EA4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0EF96EA4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maximum Contaminant Level Goal (MCLG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="121650C3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="121650C3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The level of a contaminant in drinking water below which there is no known or expected risk to health.  MCLGs are set by the U.S. Environmental Protection Agency (U.S. EPA).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="1F0A0B2D" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="12269C1D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="12269C1D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maximum Residual Disinfectant Level (MRDL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E3FC233" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E3FC233" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The highest level of a disinfectant allowed in drinking water.  There is convincing evidence that addition of a disinfectant is necessary for control of microbial contaminants.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="7141FC1C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5F5B7F82" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F5B7F82" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maximum Residual Disinfectant Level Goal (MRDLG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="543786FA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="543786FA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The level of a drinking water disinfectant below which there is no known or expected risk to health.  MRDLGs do not reflect the benefits of the use of disinfectants to control microbial contaminants.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="7C939601" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0B71AF78" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0B71AF78" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Primary Drinking Water Standards (PDWS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="23653449" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="23653449" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MCLs and MRDLs for contaminants that affect health along with their monitoring and reporting requirements, and water treatment requirements.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="5DA1AAC6" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="44EE9B20" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="44EE9B20" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Public Health Goal</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="10C1F0B9" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="10C1F0B9" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(PHG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B3C915E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7B3C915E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The level of a contaminant in drinking water below which there is no known or expected risk to health.  PHGs are set by the California Environmental Protection Agency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="3476606C" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1E214FDD" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1E214FDD" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Regulatory Action Level</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7F019444" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F019444" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(AL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AA203BD" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7AA203BD" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>The concentration of a contaminant which, if exceeded, triggers treatment or other requirements that a water system must follow.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="4B0FE542" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3C5DE554" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3C5DE554" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Secondary Drinking Water Standards (SDWS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7933960A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7933960A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MCLs for contaminants that affect taste, odor, or appearance of the drinking water.  Contaminants with SDWSs do not affect the health at the MCL levels.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="127C0396" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3BDAF6E9" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3BDAF6E9" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Treatment Technique</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5A3F0BA1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A3F0BA1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(TT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3FAE082A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3FAE082A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>A required process intended to reduce the level of a contaminant in drinking water.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="71943B56" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3AA23A2E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3AA23A2E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Variances and Exemptions</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7C9EC263" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C9EC263" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Permissions from the State Water Resources Control Board (State Board) to exceed an MCL or not comply with a treatment technique under certain conditions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="5D8F95D5" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5EB53752" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5EB53752" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="69181FFA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="69181FFA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Not detectable at testing limit.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="55473BC8" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6873E850" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6873E850" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ppm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41A44065" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="41A44065" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>parts per million or milligrams per liter (mg/L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="4AF8883A" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="28CD4060" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="28CD4060" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ppb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="652B58BF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="652B58BF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>parts per billion or micrograms per liter (µg/L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="64CEEFFB" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3B8F080A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3B8F080A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ppt</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="793441D8" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="793441D8" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>parts per trillion or nanograms per liter (ng/L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="6D60105E" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71D95B67" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
-[...6 lines deleted...]
-            </w:pPr>
+          <w:p w14:paraId="71D95B67" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ppq</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3A947BD9" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
-[...13 lines deleted...]
-              <w:t>parts per quadrillion or picogram per liter (pg/L)</w:t>
+          <w:p w14:paraId="3A947BD9" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>parts per quadrillion or picogram per liter (</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="4F40E700" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1960CC81" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
-[...13 lines deleted...]
-              <w:t>pCi/L</w:t>
+          <w:p w14:paraId="1960CC81" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pCi</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31922923" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="31922923" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>picocuries per liter (a measure of radiation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="07EAC930" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="07EAC930" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_heading=h.z6l9ouj7arbd" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="4"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Sources of Drinking Water and Contaminants that May Be Present in Source Water</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5534F647" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5534F647" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The sources of drinking water (both tap water and bottled water) include rivers, lakes, streams, ponds, reservoirs, springs, and wells.  As water travels over the surface of the land or through the ground, it dissolves naturally-occurring minerals and, in some cases, radioactive material, and can pick up substances resulting from the presence of animals or from human activity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD8D257" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6BD8D257" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contaminants that may be present in source water include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780A378F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="780A378F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Microbial contaminants, such as viruses and bacteria, that may come from sewage treatment plants, septic systems, agricultural livestock operations, and wildlife.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B024EC7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3B024EC7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Inorganic contaminants, such as salts and metals, that can be naturally-occurring or result from urban stormwater runoff, industrial or domestic wastewater discharges, oil and gas production, mining, or farming.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6294FC70" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6294FC70" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Pesticides and herbicides, that may come from a variety of sources such as agriculture, urban stormwater runoff, and residential uses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A52DDB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="08A52DDB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organic chemical contaminants, including synthetic and volatile organic chemicals, that are byproducts of industrial processes and petroleum production, and can also come from gas stations, urban stormwater runoff, agricultural application, and septic systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DCE3E1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="43DCE3E1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Radioactive contaminants, that can be naturally-occurring or be the result of oil and gas production and mining activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C1F06DC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0C1F06DC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:t>Regulation of Drinking Water and Bottled Water Quality</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D56CA6A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="1D56CA6A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In order to ensure that tap water is safe to drink, the U.S. EPA and the State Board prescribe regulations that limit the amount of certain contaminants in water provided by public water systems.  The U.S. Food and Drug Administration regulations and California law also establish limits for contaminants in bottled water that provide the same protection for public health.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A00998" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="25A00998" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_heading=h.tz56nanzwtjj" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="5"/>
       <w:r>
         <w:t>About Your Drinking Water Quality</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="079CD1D5" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="079CD1D5" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_heading=h.mh96w8kkicfg" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="6"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Drinking Water Contaminants Detected</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262A820A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="262A820A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tables 1, 2, 3, 4, 5, 6, and 8 list all of the drinking water contaminants that were detected during the most recent sampling for the constituent.  The presence of these contaminants in the water does not necessarily indicate that the water poses a health risk.  The State Board allows us to monitor for certain contaminants less than once per year because the concentrations of these contaminants do not change frequently.  Some of the data, though representative of the water quality, are more than one year old.  Any violation of an AL, MCL, MRDL, or TT is asterisked.  Additional information regarding the violation is provided later in this report.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47CB932C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="47CB932C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Table 1.  Sampling Results Showing the Detection of Coliform Bacteria</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67D9DB25" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="67D9DB25" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Complete if bacteria are detected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BB90451" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a0"/>
@@ -1678,387 +2708,387 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2065"/>
         <w:gridCol w:w="1617"/>
         <w:gridCol w:w="1443"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="2431"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B84888" w14:paraId="7539D439" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="611"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="73E76426" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="73E76426" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Microbiological Contaminants </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0EFA0603" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0EFA0603" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Highest No. of Detections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="28C54C7A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="28C54C7A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No. of Months in Violation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34139E51" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="34139E51" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MCL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6FAD5387" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6FAD5387" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MCLG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="676A5488" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="676A5488" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Typical Source of Bacteria</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="186960C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2065" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="468F8159" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="468F8159" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>*E. coli</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:br/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1617" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A6209E1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A6209E1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1443" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E21A858" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E21A858" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1C442D3C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1C442D3C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(a)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7E88149C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7E88149C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2431" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="458B9F41" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="458B9F41" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Human and animal fecal waste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1DB15AF4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37FAF4C5" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="37FAF4C5" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(a) Routine and repeat samples are total coliform-positive and either is </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E. coli</w:t>
       </w:r>
@@ -2085,83 +3115,83 @@
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">-positive routine sample or system fails to analyze total coliform-positive repeat sample for </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E. coli</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318CF0E6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="318CF0E6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Table 2.  Sampling Results Showing the Detection of Lead and Copper</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07027E66" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="07027E66" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Complete if lead or copper is detected in the last sample set.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05B7D68A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888"/>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a1"/>
         <w:tblW w:w="10885" w:type="dxa"/>
         <w:tblInd w:w="0" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
@@ -2177,147 +3207,147 @@
         <w:gridCol w:w="985"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="720"/>
         <w:gridCol w:w="3780"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B84888" w14:paraId="105E729F" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1708"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78AE2A8C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="78AE2A8C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Lead and Copper </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CA32276" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4CA32276" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sample Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="296DEE66" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="296DEE66" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No. of Samples Collected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="795F773F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="795F773F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>90</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
@@ -2326,710 +3356,710 @@
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t>th</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> Percentile Level Detected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5E6EB4EE" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5E6EB4EE" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>No. Sites Exceeding AL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="581FF0D7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="581FF0D7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Range of Results</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5C6754E6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5C6754E6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>AL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0330F1DF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0330F1DF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PHG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="07BBA439" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="07BBA439" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Typical Source of</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4497D8A1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4497D8A1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contaminant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="423A7783" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1332"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="125FF5A9" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="125FF5A9" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Lead (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06601B35" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06601B35" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06-06-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="30006652" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="30006652" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1A6215C2" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1A6215C2" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.0056</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3FE96F45" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3FE96F45" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="795E81F4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="795E81F4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="39AC7051" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="39AC7051" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>0.015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="275DA4E0" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="275DA4E0" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>0.0002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E8AE9DC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E8AE9DC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Corrosion of household plumbing systems; Erosion of natural deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="4529AE27" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="1169"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="985" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5807A738" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5807A738" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Copper (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="38A6E5E3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="38A6E5E3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>06-06-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75CE076F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75CE076F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C002295" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C002295" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.028</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2C3BB8AC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2C3BB8AC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0A2872C8" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0A2872C8" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CC82365" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4CC82365" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3502B122" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3502B122" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3780" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43523E37" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="43523E37" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Internal corrosion of household plumbing systems; erosion of natural deposits; leaching from wood preservatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6B0AF6C4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="6B0AF6C4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3052,667 +4082,667 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2155"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="3101"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B84888" w14:paraId="222DA2C0" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1EA9ACEC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1EA9ACEC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chemical or Constituent (and reporting units)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6E5BACFA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E5BACFA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sample Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E07EB74" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E07EB74" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Level Detected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="20E0AC11" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="20E0AC11" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Range of Detections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6635C35E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6635C35E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MCL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3794DA05" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3794DA05" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PHG (MCLG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3101" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="647CC8BB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="647CC8BB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Typical Source of Contaminant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="47B55F2A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4BC95A0B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4BC95A0B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sodium (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06903DFA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06903DFA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>07/08/2015</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66A65B76" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="66A65B76" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>6.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="170FAE30" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="170FAE30" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">5.3 - 7.0 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F9A25A1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4F9A25A1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="67A2622F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="67A2622F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3101" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5B9D96F7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5B9D96F7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Salt present in the water and is generally naturally occurring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="380711DC" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2155" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1410BB82" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1410BB82" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hardness (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60F61742" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="60F61742" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>8/22/2011</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BE71F2F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4CA4309B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4CA4309B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>115</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="51E97EAD" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="51E97EAD" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>110 - 120</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="05ADA0EC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="05ADA0EC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71032AB0" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="71032AB0" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3101" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2189A18B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2189A18B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sum of polyvalent cations present in the water, generally magnesium and calcium, and are usually naturally occurring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0244FFE4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="0244FFE4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -3736,1966 +4766,1922 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2245"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1931"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B84888" w14:paraId="4159784E" w14:textId="77777777">
         <w:trPr>
           <w:cantSplit/>
           <w:trHeight w:val="1511"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C196E93" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2C196E93" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chemical or Constituent</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="66B3BF57" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="66B3BF57" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(and</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="18C05775" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="18C05775" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reporting units)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25E7D7BB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="25E7D7BB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sample Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="72" w:type="dxa"/>
               <w:right w:w="72" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4A4BEB90" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4A4BEB90" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Level Detected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5D98C9DA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5D98C9DA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Range of Detections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4984A888" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4984A888" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MCL [MRDL]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0142384F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0142384F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PHG (MCLG) [MRDLG]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6476EC70" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6476EC70" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Typical Source of Contaminant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="756B35B4" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="206911B1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="206911B1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total Radium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="79D88678" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="79D88678" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10/06/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02AB9B44" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="02AB9B44" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0C7021F3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0C7021F3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="44D31B21" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="44D31B21" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71C4A621" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="71C4A621" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>1</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="20263926" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="20263926" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Natural erosion from soil and rocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="546B95B6" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2CF81E7F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2CF81E7F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Radium-226</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="45B6BB63" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45B6BB63" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>07-12-2023</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E3FA939" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0E3FA939" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B4BA488" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3B4BA488" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.68</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF3D16B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5FF3D16B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="27B5D1CF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="27B5D1CF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
-                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-              <w:t>1</w:t>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="053EC72C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="053EC72C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Natural erosion from soil and rocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="75594ADB" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E5B3FD5" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3E5B3FD5" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Combined Uranium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4DACAA9D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4DACAA9D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1/14/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="741A39E0" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="741A39E0" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D2B3558" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2D2B3558" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6DAA4B41" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6DAA4B41" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3915F819" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="3915F819" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1ADB97BF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1ADB97BF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Natural erosion from soil and rocks</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="46927B3C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7D99B6E8" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7D99B6E8" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Gross Alpha Particle Activity</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D3E404E" w14:textId="77777777" w:rsidR="00F73E7B" w:rsidRDefault="00F73E7B">
-[...18 lines deleted...]
-          <w:p w14:paraId="0D0ACC29" w14:textId="45D8E7B7" w:rsidR="00B84888" w:rsidRDefault="000F277A">
+          <w:p w14:paraId="0D0ACC29" w14:textId="7D8CECC8" w:rsidR="00B84888" w:rsidRDefault="000F277A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/8/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7246E754" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7246E754" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="252588B0" w14:textId="44A4AE76" w:rsidR="00B84888" w:rsidRDefault="000F277A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2BF9957D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2BF9957D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="20E8B62D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t>3</w:t>
+          <w:p w14:paraId="20E8B62D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1AA1A70E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1AA1A70E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Radioactive decay or Uranium and Radium</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="5AEE9F15" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7C8E7AA5" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C8E7AA5" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">Nitrate </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="482F3166" w14:textId="77777777" w:rsidR="00F73E7B" w:rsidRDefault="00F73E7B">
-[...18 lines deleted...]
-          <w:p w14:paraId="01040195" w14:textId="7AC3E4D8" w:rsidR="00B84888" w:rsidRDefault="000F277A">
+          <w:p w14:paraId="01040195" w14:textId="0160790C" w:rsidR="00B84888" w:rsidRDefault="000F277A">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7/8/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11BD6B80" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="11BD6B80" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AD1D416" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2AD1D416" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4EC21304" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4EC21304" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0660596F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t>0.4</w:t>
+          <w:p w14:paraId="0660596F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3953B25E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3953B25E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Agriculture or animal waste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="092D4D0B" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="0F59C7CB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0F59C7CB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,2,3 - Trichloro propane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02525E16" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="02525E16" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09/10/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF03355" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2CF03355" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="15EE0658" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="15EE0658" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67762CDE" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="67762CDE" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">0.005 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3BA424C1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3BA424C1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2322CD5E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2322CD5E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Industrial solvent</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="27C970F3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="29F153D2" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="29F153D2" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1,2-Dibromo-3-Chloropropane</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2A297B4D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2A297B4D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09/10/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="146C14EA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="146C14EA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="116B039E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="116B039E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="51767720" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="51767720" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C4DF57" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="48C4DF57" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="43B8E8D8" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="43B8E8D8" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pharmaceutical waste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="10636351" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="75FEE2E1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75FEE2E1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Ethylene Dibromide</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E52D251" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4E52D251" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>09/10/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A5B3B93" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A5B3B93" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7909618C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7909618C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="77F02E51" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="77F02E51" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.05</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="542DE05F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="542DE05F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7F057B98" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7F057B98" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Pesticide</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="238677E7" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4FE5DFE2" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4FE5DFE2" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Fluoride</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40CAC98D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="40CAC98D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>01/14/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3EA30801" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3EA30801" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.51</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0F76E9C7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0F76E9C7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0.46 - 0.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF341D8" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5FF341D8" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1231F169" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t>0.1</w:t>
+          <w:p w14:paraId="1231F169" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1931" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2106F8E0" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2106F8E0" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:t>Naturally occurring in water, sometimes added as treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="78B29A2D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="78B29A2D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -5718,1540 +6704,1557 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2245"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="1530"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="1170"/>
         <w:gridCol w:w="2291"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B84888" w14:paraId="06ECE85F" w14:textId="77777777">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76D1B890" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="76D1B890" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chemical or Constituent (and reporting units)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66A27534" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="66A27534" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sample Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="017746B4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="017746B4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Level Detected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="57E00FB3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="57E00FB3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Range of Detections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49C73B97" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="49C73B97" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>SMCL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B45F4EE" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7B45F4EE" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PHG (MCLG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45D24FF0" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="45D24FF0" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Typical Source</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="30517F3B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="30517F3B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>of</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="418ADA7E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="418ADA7E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:after="60"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Contaminant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="26B6D651" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="499B3AC2" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="499B3AC2" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chloride</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="632A11CC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="632A11CC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>07/08/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5FF99979" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5FF99979" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0581930C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0581930C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56F2EFE6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="56F2EFE6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40EA41C4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="40EA41C4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75E9D5AA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="75E9D5AA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Natural Deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="5DE00E97" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4F48A922" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4F48A922" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Magnesium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="318D50AC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="318D50AC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>07/08/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="155CAFBA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="155CAFBA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>7.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FCE32DC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1FCE32DC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">6.5 - 7.5 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4481F5EB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4481F5EB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48C40399" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="48C40399" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="22CAEC82" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="22CAEC82" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Natural Deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="604B38DC" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="779CAF1D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="779CAF1D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sulfate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50F6D9D4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="50F6D9D4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>07/08/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="290F823E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="290F823E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>9.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="53045166" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="53045166" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">9.2 - 9.7 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="67B39DD4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="67B39DD4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="70BABDCE" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t>0.5</w:t>
+          <w:p w14:paraId="70BABDCE" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47108856" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="47108856" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Suspended particles</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="503D9D0A" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40D14629" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="40D14629" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Zinc</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="377D5E7F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="377D5E7F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>07/08/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F9F128A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5F9F128A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="74972141" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="74972141" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ND</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="64E3B4BF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t>500</w:t>
+          <w:p w14:paraId="64E3B4BF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>5.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0E99E03A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t>50</w:t>
+          <w:p w14:paraId="0E99E03A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="403BC692" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="403BC692" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Runoff and naturally occurring minerals</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="5732FDDF" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="66BE65D7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="66BE65D7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Conductivity @ 25 C Uhmos/cm</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3155E7CF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3155E7CF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>07/08/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47AACFF5" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="47AACFF5" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve">260 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7EF8C916" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7EF8C916" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>250 - 270</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="29473E17" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="29473E17" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>1600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D25BDD1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
-[...15 lines deleted...]
-              <w:t>0</w:t>
+          <w:p w14:paraId="2D25BDD1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+                <w:sz w:val="24"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1BEFBD04" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1BEFBD04" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Naturally occurring organic matter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="2CCD65D3" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5A422F6C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A422F6C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Alkalinity (total)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="38223327" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="38223327" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>07/08/2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13112EBF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="13112EBF" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>130</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1530" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="153B051E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="153B051E" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>120 - 140</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="14401E6D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="14401E6D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7ADBFCDB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7ADBFCDB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="648065C7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="648065C7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Naturally occurring organic matter</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="5EC82405" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="5EC82405" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_heading=h.8xm78oavrwzy" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="7"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Additional General Information on Drinking Water</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F1AC1E3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3F1AC1E3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="left" w:pos="9900"/>
         </w:tabs>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drinking water, including bottled water, may reasonably be expected to contain at least small amounts of some contaminants.  The presence of contaminants does not necessarily indicate that the water poses a health risk.  More information about contaminants and potential health effects can be obtained by calling the U.S. EPA’s Safe Drinking Water Hotline (1-800-426-4791).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008CF4CA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="008CF4CA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Some people may be more vulnerable to contaminants in drinking water than the general population.  Immuno-compromised persons such as persons with cancer undergoing chemotherapy, persons who have undergone organ transplants, people with HIV/AIDS or other immune system disorders, some elderly, and infants can be particularly at risk from infections.  These people should seek advice about drinking water from their health care providers.  U.S. EPA/Centers for Disease Control (CDC) guidelines on appropriate means to lessen the risk of infection by </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cryptosporidium</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other microbial contaminants are available from the Safe Drinking Water Hotline (1-800-426-4791).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A979C43" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3A979C43" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:rPr>
           <w:shd w:val="clear" w:color="auto" w:fill="F7F0DE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lead-Specific Language: Lead can cause serious health problems, especially for pregnant women and young children. Lead in drinking water is primarily from materials and components associated with service lines and home plumbing. Forest Home Christian CC – CA3600106</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="655276A1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="655276A1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> is responsible for providing high quality drinking water and removing lead pipes, but cannot control the variety of materials used in plumbing components in your home. You share the responsibility for protecting yourself and your family from the lead in your home plumbing. You can take responsibility by identifying and removing lead materials within your home plumbing and taking steps to reduce your family's risk. Before drinking tap water, flush your pipes for several minutes by running your tap, taking a shower, doing laundry or a load of dishes. You can also use a filter certified by an American National Standards Institute accredited certifier to reduce lead in drinking water. If you are concerned about lead in your water and wish to have your water tested, contact Forest Home Christian CC – CA3600106. Information on lead in drinking water, testing methods, and steps you can take to minimize exposure is available at </w:t>
       </w:r>
       <w:hyperlink r:id="rId8">
         <w:r w:rsidR="00B84888">
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:i/>
             <w:iCs/>
             <w:color w:val="0000FF"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t>http://www.epa.gov/safewater/lead</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="279DDDF3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E58767C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3A979C43" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
+      <w:pPr>
+        <w:rPr>
+          <w:shd w:val="clear" w:color="auto" w:fill="F7F0DE"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">State Revised Total Coliform Rule (RTCR) – Level 2 Assessment: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>We were required to complete a Level 2 assessment because we found E. coli in our water system. In addition, we were required to take 18 corrective actions and we completed 15 of these actions.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E58767C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_heading=h.8dwxohm5v5js" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="8"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Summary Information for Violation of a MCL, MRDL, AL, TT, or Monitoring and Reporting Requirement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52C670A0" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="52C670A0" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:before="360" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
@@ -7275,514 +8278,506 @@
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1975"/>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="1890"/>
         <w:gridCol w:w="2160"/>
         <w:gridCol w:w="2367"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B84888" w14:paraId="79886DFA" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="457"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="21DB9473" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="21DB9473" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Violation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7FDACFF2" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7FDACFF2" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Explanation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="086884C2" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="086884C2" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Duration</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CB9B41C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2CB9B41C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Actions Taken to Correct Violation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B3F6166" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6B3F6166" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Health Effects Language</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="05031340" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="449"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="01F00DA1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="01F00DA1" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>E. coli – Acute MCL Violation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="71478C10" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="71478C10" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>An E. coli–positive sample was confirmed in our water system, which is an acute violation of the E. coli maximum contaminant level (MCL).</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="60D532F4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="60D532F4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1 Month</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6E10B632" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6E10B632" w14:textId="055DED6B" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t>Disinfection, resampling, and Tier 1 public notification were completed.</w:t>
+              <w:t>Disinfection, resampling, and Tier 1 public notification were completed. The Level 2 assessment was completed on December 1, 2025, and identified the likely cause as contamination at the Spring 3 Lakeview source.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="122A8A29" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="122A8A29" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
-              <w:t xml:space="preserve">E. coli are bacteria whose presence indicates that the water may be contaminated with human or animal wastes. Human pathogens in these wastes can cause short-term effects, </w:t>
-[...7 lines deleted...]
-              <w:t>such as diarrhea, cramps, nausea, headaches, or other symptoms. They may pose a greater health risk for infants, young children, the elderly, and people with severely compromised immune systems.</w:t>
+              <w:t>E. coli are bacteria whose presence indicates that the water may be contaminated with human or animal wastes. Human pathogens in these wastes can cause short-term effects, such as diarrhea, cramps, nausea, headaches, or other symptoms. They may pose a greater health risk for infants, young children, the elderly, and people with severely compromised immune systems. We found E. coli bacteria, indicating the need to look for potential problems in water treatment or distribution. When this occurs, we are required to conduct assessment(s) to identify problems and to correct any problems that were found during these assessments. We were required to complete a Level 2 assessment because we found E. coli in our water system. In addition, we were required to take 18 corrective actions and we completed 15 of these actions.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="7ACEDECD" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="2170"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1975" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6206353F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6206353F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>Hexavalent Chromium – Monitoring &amp; Reporting Violation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2335982A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2335982A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>Required initial monitoring for hexavalent chromium was not completed within the designated initial monitoring period.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1890" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="5A1B5AC6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="5A1B5AC6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="24"/>
               </w:rPr>
               <w:t>1 Month</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2160" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="66763DC3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="66763DC3" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>The required samples were collected after the initial monitoring period; monitoring is now up to date.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2367" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="612C47E4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="612C47E4" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
                 <w:sz w:val="22"/>
               </w:rPr>
               <w:t>This is a monitoring and reporting violation, not an exceedance. Because the monitoring was not completed on time, we were unable to confirm whether the hexavalent chromium MCL was met during that period. The samples have since been collected.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6D464AAB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3CAB670D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="3CAB670D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pStyle w:val="Heading3"/>
         <w:keepNext/>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_heading=h.u3jg3fjnlc4t" w:colFirst="0" w:colLast="0"/>
       <w:bookmarkEnd w:id="9"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>For Water Systems Providing Groundwater as a Source of Drinking Water</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="169D2AFA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+    <w:p w14:paraId="169D2AFA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
@@ -7806,718 +8801,719 @@
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2515"/>
         <w:gridCol w:w="1620"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="2741"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B84888" w14:paraId="3CF81B07" w14:textId="77777777">
         <w:trPr>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="268676B7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="268676B7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Microbiological Contaminants (complete if fecal-indicator detected)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0F84FF4F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="0F84FF4F" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="220" w:lineRule="auto"/>
               <w:ind w:left="-108" w:right="-90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Total No. of Detections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7C432F58" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7C432F58" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Sample Dates</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="387C4545" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="387C4545" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>MCL [MRDL]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="127A3D1D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="127A3D1D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>PHG (MCLG) [MRDLG]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76873B3A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="76873B3A" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Typical Source of Contaminant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="3A0BE4B0" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1531B83B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1531B83B" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:i/>
                 <w:iCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>E. coli</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2F757D5C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2F757D5C" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="495708AA" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="2AF43E39" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="2AF43E39" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7703C9B9" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7703C9B9" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="675EC72D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="675EC72D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Human and animal fecal waste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="73DFFA2C" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="7550F785" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="7550F785" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Enterococci</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="3E34A360" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="3E34A360" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="046C6FAC" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="4F04CC23" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="4F04CC23" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="06182C77" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="06182C77" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="686E8B39" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="686E8B39" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Human and animal fecal waste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B84888" w14:paraId="37A7C1E8" w14:textId="77777777">
         <w:trPr>
           <w:trHeight w:val="504"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2515" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="728D5C79" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="728D5C79" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Coliphage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="34217CC7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="34217CC7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="03BCAAA6" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="77EB594D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="77EB594D" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>TT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="1ACDC541" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="1ACDC541" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2741" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
-          <w:p w14:paraId="6314FFD7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+          <w:p w14:paraId="6314FFD7" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Human and animal fecal waste</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="39C6C337" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
       <w:pPr>
         <w:keepNext/>
         <w:pBdr>
           <w:top w:val="nil"/>
@@ -8534,157 +9530,157 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00B84888">
       <w:headerReference w:type="even" r:id="rId9"/>
       <w:headerReference w:type="default" r:id="rId10"/>
       <w:footerReference w:type="even" r:id="rId11"/>
       <w:footerReference w:type="default" r:id="rId12"/>
       <w:headerReference w:type="first" r:id="rId13"/>
       <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="864" w:right="720" w:bottom="864" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2B5C1566" w14:textId="77777777" w:rsidR="0093538A" w:rsidRDefault="0093538A">
+    <w:p w14:paraId="3137A555" w14:textId="77777777" w:rsidR="00F515AA" w:rsidRDefault="00F515AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5152901B" w14:textId="77777777" w:rsidR="0093538A" w:rsidRDefault="0093538A">
+    <w:p w14:paraId="14814C49" w14:textId="77777777" w:rsidR="00F515AA" w:rsidRDefault="00F515AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Noto Sans Symbols">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{5EB0149C-1BCA-4F9E-8450-F7FDEF554AD9}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{7742608E-C013-4001-90C6-B6AAA63EE933}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Basic">
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:embedRegular r:id="rId2" w:fontKey="{47AC59F3-F74E-4419-993E-E13CA7041B09}"/>
-    <w:embedBold r:id="rId3" w:fontKey="{4A172B24-DE2D-4DC4-BC02-DFC6ADD91FE5}"/>
+    <w:embedRegular r:id="rId2" w:fontKey="{2BDEBDB4-E716-442C-9E9A-37E6800BA2A9}"/>
+    <w:embedBold r:id="rId3" w:fontKey="{9DEAA408-56AC-4EC7-9BDF-2275DBA094F3}"/>
   </w:font>
   <w:font w:name="SimSun">
     <w:altName w:val="宋体"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId4" w:subsetted="1" w:fontKey="{CDFC1BA9-32CE-4268-863C-32DBEFA927FB}"/>
+    <w:embedRegular r:id="rId4" w:subsetted="1" w:fontKey="{B52F1E84-C59F-4B5D-962A-290908A25484}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{85BD80ED-5020-4676-B331-F2723A63FE1B}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{ACECF4B9-5989-4BE2-8ECB-C545E08CAFEA}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{ED72D1B1-6E3C-4A95-8802-DD46B2638AA9}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{A754D617-35BE-4F92-8A9A-7A61CBF889E4}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="70065965" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3EA06F81" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="28664CCB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+  <w:p w14:paraId="28664CCB" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
@@ -8697,93 +9693,93 @@
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:tab/>
       <w:t>Revised January 2026</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="6033FF37" w14:textId="77777777" w:rsidR="000F277A" w:rsidRDefault="000F277A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2F7ABF2A" w14:textId="77777777" w:rsidR="0093538A" w:rsidRDefault="0093538A">
+    <w:p w14:paraId="534F126C" w14:textId="77777777" w:rsidR="00F515AA" w:rsidRDefault="00F515AA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2F871D06" w14:textId="77777777" w:rsidR="0093538A" w:rsidRDefault="0093538A">
+    <w:p w14:paraId="7E19F17F" w14:textId="77777777" w:rsidR="00F515AA" w:rsidRDefault="00F515AA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7FD60436" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
       </w:tabs>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="506C8A18" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00B84888"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="21A2DB46" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00000000">
+  <w:p w14:paraId="21A2DB46" w14:textId="77777777" w:rsidR="00B84888" w:rsidRDefault="00205BB6">
     <w:pPr>
       <w:pBdr>
         <w:top w:val="nil"/>
         <w:left w:val="nil"/>
         <w:bottom w:val="nil"/>
         <w:right w:val="nil"/>
         <w:between w:val="nil"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4320"/>
         <w:tab w:val="right" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:spacing w:after="480"/>
       <w:rPr>
         <w:color w:val="000000"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:color w:val="000000"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
@@ -9018,77 +10014,82 @@
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="▪"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Noto Sans Symbols" w:eastAsia="Noto Sans Symbols" w:hAnsi="Noto Sans Symbols" w:cs="Noto Sans Symbols"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="703023282">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:doNotDisplayPageBoundaries/>
   <w:embedTrueTypeFonts/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B84888"/>
+    <w:rsid w:val="000D0960"/>
     <w:rsid w:val="000F277A"/>
-    <w:rsid w:val="0093538A"/>
-    <w:rsid w:val="00A73E69"/>
+    <w:rsid w:val="00205BB6"/>
+    <w:rsid w:val="0059471C"/>
+    <w:rsid w:val="00B13848"/>
+    <w:rsid w:val="00B72086"/>
     <w:rsid w:val="00B84888"/>
+    <w:rsid w:val="00BE4918"/>
     <w:rsid w:val="00D41071"/>
     <w:rsid w:val="00F366AE"/>
-    <w:rsid w:val="00F73E7B"/>
+    <w:rsid w:val="00F515AA"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="3E9FB28D"/>
@@ -9830,55 +10831,55 @@
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000F277A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="000F277A"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/safewater/lead" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/fontTable.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -10158,82 +11159,82 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=customXml/_rels/item1.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <go:gDocsCustomXmlDataStorage xmlns:go="http://customooxmlschemas.google.com/" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" uri="GoogleDocsCustomDataVersion2">
   <go:docsCustomData xmlns:go="http://customooxmlschemas.google.com/" roundtripDataSignature="AMtx7mg7gZR0RnX42tGQqsTWs9H2jgcpGg==">CgMxLjAyDmgubjNpMjVha2F3YzN1Mg5oLjMzem0xcDc0cTE5eTIOaC4yd3VpZjBzcmluNDkyDmgudDVrb2psaHRiM3JjMg5oLno2bDlvdWo3YXJiZDIOaC50ejU2bmFuend0amoyDmgubWg5Nnc4a2tpY2ZnMg5oLjh4bTc4b2F2cnd6eTIOaC44ZHd4b2htNXY1anMyDmgudTNqZzNmam5sYzR0OAByITFGejlMRFRXblJGYklXVmpSclZHREltcmNJZEVCenVPXw==</go:docsCustomData>
 </go:gDocsCustomXmlDataStorage>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>7</Pages>
-[...1 lines deleted...]
-  <Characters>12386</Characters>
+  <Pages>8</Pages>
+  <Words>2250</Words>
+  <Characters>12826</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>103</Lines>
-  <Paragraphs>29</Paragraphs>
+  <Lines>106</Lines>
+  <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>14529</CharactersWithSpaces>
+  <CharactersWithSpaces>15046</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Chase Denholm</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000FB6DAAAB9B6FC4BA3388B699DAF62A0</vt:lpwstr>
   </property>
 </Properties>
 </file>