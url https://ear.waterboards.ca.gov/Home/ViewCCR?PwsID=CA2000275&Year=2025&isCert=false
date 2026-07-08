--- v0 (2026-04-09)
+++ v1 (2026-07-08)
@@ -202,69 +202,51 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="6AE5ED8C" w14:textId="29A7FFE9" w:rsidR="004263A6" w:rsidRPr="005162DE" w:rsidRDefault="004263A6" w:rsidP="0092687A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Name and General Location of Source(s): </w:t>
       </w:r>
       <w:r w:rsidR="00747CD3">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">CHCC Well 2, West of main building, County Well 1, east of main building, </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> 3 located at Rio Mesa Golf Course</w:t>
+        <w:t>CHCC Well 2, West of main building, County Well 1, east of main building, Well 3 located at Rio Mesa Golf Course</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11D6F99D" w14:textId="4CF64D6D" w:rsidR="004263A6" w:rsidRPr="005162DE" w:rsidRDefault="004263A6" w:rsidP="0092687A">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Drinking Water Source Assessment</w:t>
       </w:r>
       <w:r w:rsidR="00A32EB0" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -291,110 +273,166 @@
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Time and Place of Regularly Scheduled Board Meetings for Public Participati</w:t>
       </w:r>
       <w:r w:rsidR="00B16AB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>on: Available upon request</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175FE9EF" w14:textId="682B31F7" w:rsidR="004263A6" w:rsidRPr="005162DE" w:rsidRDefault="0065365D" w:rsidP="0065365D">
+    <w:p w14:paraId="175FE9EF" w14:textId="7C28102F" w:rsidR="004263A6" w:rsidRPr="005162DE" w:rsidRDefault="0065365D" w:rsidP="0065365D">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>For More Information</w:t>
       </w:r>
       <w:r w:rsidR="00FE1715" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Contact</w:t>
       </w:r>
       <w:r w:rsidR="00A32EB0" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00B16AB0">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Mike Hegarty-Director of Engineering Phone: (559)353-5993</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E160F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Scott Anson </w:t>
+      </w:r>
+      <w:r w:rsidR="00B16AB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-Director of</w:t>
+      </w:r>
+      <w:r w:rsidR="00E160F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Facilities, Plant</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16AB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Engineering</w:t>
+      </w:r>
+      <w:r w:rsidR="00E160F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and Security</w:t>
+      </w:r>
+      <w:r w:rsidR="00B16AB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Phone: (559)353-599</w:t>
+      </w:r>
+      <w:r w:rsidR="00E160F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291D569C" w14:textId="2A26D907" w:rsidR="00ED7919" w:rsidRPr="005162DE" w:rsidRDefault="008404C1" w:rsidP="001F7181">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="2" w:name="_Toc58336714"/>
       <w:r w:rsidRPr="005162DE">
         <w:t>About This Report</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="14AA4D8D" w14:textId="4EFE058D" w:rsidR="00BC6327" w:rsidRPr="005162DE" w:rsidRDefault="00BC6327" w:rsidP="008404C1">
+    <w:p w14:paraId="14AA4D8D" w14:textId="29DD4269" w:rsidR="00BC6327" w:rsidRPr="005162DE" w:rsidRDefault="00BC6327" w:rsidP="008404C1">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">We test the drinking water quality for many constituents as required by </w:t>
       </w:r>
       <w:r w:rsidR="004848BB" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
@@ -428,78 +466,68 @@
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">egulations.  This report shows the results of our monitoring for the period of January 1 </w:t>
       </w:r>
       <w:r w:rsidR="003C2FCC" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> December 31, </w:t>
-[...8 lines deleted...]
-        <w:t>20</w:t>
+        <w:t xml:space="preserve"> December 31, 20</w:t>
       </w:r>
       <w:r w:rsidR="00E34F9C" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00F2758E">
-[...7 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00453003">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>5</w:t>
+      </w:r>
       <w:r w:rsidR="00D37E1F" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and may include earlier monitoring data</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B0A66E8" w14:textId="544B9A19" w:rsidR="008404C1" w:rsidRPr="005162DE" w:rsidRDefault="008404C1" w:rsidP="008404C1">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:t>Importance of This Report Statement in Five Non-English Languages (Spanish, Mandarin, Tagalog, Vietnamese, and Hmong)</w:t>
       </w:r>
     </w:p>
@@ -673,137 +701,117 @@
         </w:rPr>
         <w:t>这份报告含有关于您的饮用水的重要讯息。请用以下地址和电话联系</w:t>
       </w:r>
       <w:r w:rsidR="00BA6254" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> [</w:t>
       </w:r>
       <w:r w:rsidR="004F5902" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enter</w:t>
       </w:r>
       <w:r w:rsidR="00BA6254" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Water System </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> Water System Name]</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6254" w:rsidRPr="0093762E">
+        <w:rPr>
+          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="Arial" w:hint="eastAsia"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:eastAsia="zh-CN"/>
+        </w:rPr>
+        <w:t>以获得中文的帮助</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA6254" w:rsidRPr="0093762E">
+        <w:rPr>
+          <w:rFonts w:ascii="SimSun" w:eastAsia="SimSun" w:hAnsi="SimSun" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00FB5ACE" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00BA6254" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Name]</w:t>
-[...19 lines deleted...]
-      <w:r w:rsidR="00FB5ACE" w:rsidRPr="005162DE">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5902" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>Enter</w:t>
       </w:r>
       <w:r w:rsidR="00BA6254" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004F5902" w:rsidRPr="005162DE">
+        <w:t xml:space="preserve"> Water System</w:t>
+      </w:r>
+      <w:r w:rsidR="008F19DE" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Enter</w:t>
+        <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00BA6254" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Water System</w:t>
-[...26 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t xml:space="preserve"> Address][</w:t>
+      </w:r>
       <w:r w:rsidR="004F5902" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Enter</w:t>
       </w:r>
       <w:r w:rsidR="00BA6254" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Water System</w:t>
       </w:r>
       <w:r w:rsidR="008F19DE" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>’s</w:t>
       </w:r>
       <w:r w:rsidR="00BA6254" w:rsidRPr="005162DE">
@@ -1131,545 +1139,147 @@
       </w:r>
     </w:p>
     <w:p w14:paraId="76F47AA3" w14:textId="39C65246" w:rsidR="006537F6" w:rsidRPr="005162DE" w:rsidRDefault="0092687A" w:rsidP="0092687A">
       <w:pPr>
         <w:spacing w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Language in </w:t>
       </w:r>
       <w:r w:rsidR="008404C1" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Hmong</w:t>
-[...10 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Hmong:  </w:t>
+      </w:r>
       <w:r w:rsidR="006537F6" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Tsab</w:t>
-[...2 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>Tsab ntawv no muaj cov ntsiab lus tseem ceeb txog koj cov dej haus.  Thov hu rau [</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5902" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enter</w:t>
+      </w:r>
+      <w:r w:rsidR="00710939" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Water System</w:t>
+      </w:r>
+      <w:r w:rsidR="008F19DE" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00710939" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Name</w:t>
+      </w:r>
       <w:r w:rsidR="006537F6" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:t>] ntawm [</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5902" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Enter</w:t>
+      </w:r>
+      <w:r w:rsidR="00710939" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Water System</w:t>
+      </w:r>
+      <w:r w:rsidR="008F19DE" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidR="00710939" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Address or Phone Number</w:t>
+      </w:r>
+      <w:r w:rsidR="004F5902" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="006537F6" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>ntawv</w:t>
-[...456 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>] rau kev pab hauv lus Askiv.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="38F1FFCA" w14:textId="0D9CBA62" w:rsidR="00D32406" w:rsidRPr="005162DE" w:rsidRDefault="00D32406" w:rsidP="00701C81">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:before="0" w:after="40"/>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc58336715"/>
       <w:r w:rsidRPr="005162DE">
         <w:lastRenderedPageBreak/>
         <w:t>Terms Used in This Report</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellMar>
           <w:top w:w="43" w:type="dxa"/>
           <w:bottom w:w="43" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1836,177 +1446,123 @@
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="093F2F2C" w14:textId="339E3AD7" w:rsidR="00450A4E" w:rsidRPr="005162DE" w:rsidRDefault="00450A4E" w:rsidP="00C31F01">
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maximum Contaminant Level (MCL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58014DFA" w14:textId="701C336F" w:rsidR="00450A4E" w:rsidRPr="005162DE" w:rsidRDefault="00450A4E" w:rsidP="00C31F01">
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The highest level of a </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> is allowed in drinking water.  Primary MCLs are set as close to the PHGs (or MCLGs) as is economically and technologically feasible.  Secondary MCLs are set to protect the odor, taste, and appearance of drinking water.</w:t>
+              <w:t>The highest level of a contaminant that is allowed in drinking water.  Primary MCLs are set as close to the PHGs (or MCLGs) as is economically and technologically feasible.  Secondary MCLs are set to protect the odor, taste, and appearance of drinking water.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005162DE" w:rsidRPr="005162DE" w14:paraId="6DFAD1DA" w14:textId="77777777" w:rsidTr="002D3FB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="752BD593" w14:textId="41EC6261" w:rsidR="00450A4E" w:rsidRPr="005162DE" w:rsidRDefault="00450A4E" w:rsidP="00C31F01">
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maximum Contaminant Level Goal (MCLG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DAD574C" w14:textId="53444A1C" w:rsidR="00450A4E" w:rsidRPr="005162DE" w:rsidRDefault="00450A4E" w:rsidP="00C31F01">
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The level </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> in drinking water below which there is no known or expected risk to health.  MCLGs are set by the U.S. Environmental Protection Agency (U.S. EPA).</w:t>
+              <w:t>The level of a contaminant in drinking water below which there is no known or expected risk to health.  MCLGs are set by the U.S. Environmental Protection Agency (U.S. EPA).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005162DE" w:rsidRPr="005162DE" w14:paraId="1DC07BBF" w14:textId="77777777" w:rsidTr="002D3FB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A5190D4" w14:textId="2486FA3B" w:rsidR="00450A4E" w:rsidRPr="005162DE" w:rsidRDefault="00450A4E" w:rsidP="00C31F01">
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maximum Residual Disinfectant Level (MRDL)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="362DFFF0" w14:textId="2CB8A05A" w:rsidR="00450A4E" w:rsidRPr="005162DE" w:rsidRDefault="00450A4E" w:rsidP="00C31F01">
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The highest level of </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> allowed in drinking water.  There is convincing evidence that addition of a disinfectant is necessary for control of microbial contaminants.</w:t>
+              <w:t>The highest level of a disinfectant allowed in drinking water.  There is convincing evidence that addition of a disinfectant is necessary for control of microbial contaminants.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005162DE" w:rsidRPr="005162DE" w14:paraId="0F0E3CA0" w14:textId="77777777" w:rsidTr="002D3FB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7C5814E4" w14:textId="11AFF8D1" w:rsidR="00450A4E" w:rsidRPr="005162DE" w:rsidRDefault="00450A4E" w:rsidP="00C31F01">
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Maximum Residual Disinfectant Level Goal (MRDLG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2115,87 +1671,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(PHG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0148A017" w14:textId="01C7920D" w:rsidR="00450A4E" w:rsidRPr="005162DE" w:rsidRDefault="00450A4E" w:rsidP="00C31F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">The level </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> by the California Environmental Protection Agency.</w:t>
+              <w:t>The level of a contaminant in drinking water below which there is no known or expected risk to health.  PHGs are set by the California Environmental Protection Agency.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005162DE" w:rsidRPr="005162DE" w14:paraId="6EE23F85" w14:textId="77777777" w:rsidTr="002D3FB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="086221DD" w14:textId="77777777" w:rsidR="00A63BCD" w:rsidRPr="005162DE" w:rsidRDefault="00450A4E" w:rsidP="00C31F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -2268,69 +1788,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Secondary Drinking Water Standards (SDWS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="445F3596" w14:textId="640EFB07" w:rsidR="00450A4E" w:rsidRPr="005162DE" w:rsidRDefault="00450A4E" w:rsidP="00C31F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">MCLs for contaminants that affect taste, odor, or appearance of the drinking water.  Contaminants with SDWSs do not affect </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> at the MCL levels.</w:t>
+              <w:t>MCLs for contaminants that affect taste, odor, or appearance of the drinking water.  Contaminants with SDWSs do not affect the health at the MCL levels.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005162DE" w:rsidRPr="005162DE" w14:paraId="2F14A5E0" w14:textId="77777777" w:rsidTr="002D3FB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="082C3C3C" w14:textId="77777777" w:rsidR="00A63BCD" w:rsidRPr="005162DE" w:rsidRDefault="00052743" w:rsidP="00C31F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -2353,87 +1855,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>(TT)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3AD8ED4E" w14:textId="36401C45" w:rsidR="00052743" w:rsidRPr="005162DE" w:rsidRDefault="00052743" w:rsidP="00C31F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">A required process </w:t>
-[...35 lines deleted...]
-              <w:t xml:space="preserve"> in drinking water.</w:t>
+              <w:t>A required process intended to reduce the level of a contaminant in drinking water.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005162DE" w:rsidRPr="005162DE" w14:paraId="0462F9C1" w14:textId="77777777" w:rsidTr="002D3FB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="0A367A40" w14:textId="1B86B3D4" w:rsidR="00052743" w:rsidRPr="005162DE" w:rsidRDefault="00052743" w:rsidP="00C31F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -2589,69 +2055,51 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ppb</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D44642D" w14:textId="4762EBED" w:rsidR="001F7181" w:rsidRPr="005162DE" w:rsidRDefault="000F7BDF" w:rsidP="00C31F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>parts per billion or micrograms per liter (</w:t>
-[...17 lines deleted...]
-              <w:t>/L)</w:t>
+              <w:t>parts per billion or micrograms per liter (µg/L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005162DE" w:rsidRPr="005162DE" w14:paraId="1E79E62A" w14:textId="77777777" w:rsidTr="002D3FB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="497B8081" w14:textId="2609A574" w:rsidR="001F7181" w:rsidRPr="005162DE" w:rsidRDefault="001F7181" w:rsidP="00C31F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -2679,137 +2127,107 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>parts per trillion or nanograms per liter (ng/L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005162DE" w:rsidRPr="005162DE" w14:paraId="63CCA28F" w14:textId="77777777" w:rsidTr="002D3FB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6C5B33F8" w14:textId="537A464F" w:rsidR="001F7181" w:rsidRPr="005162DE" w:rsidRDefault="001F7181" w:rsidP="00C31F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>ppq</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01E5B13A" w14:textId="0A19E315" w:rsidR="001F7181" w:rsidRPr="005162DE" w:rsidRDefault="001F7181" w:rsidP="00C31F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>parts per quadrillion or picogram per liter (</w:t>
-[...17 lines deleted...]
-              <w:t>/L)</w:t>
+              <w:t>parts per quadrillion or picogram per liter (pg/L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005162DE" w:rsidRPr="005162DE" w14:paraId="00F9CF16" w14:textId="77777777" w:rsidTr="002D3FB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2695" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="6894C658" w14:textId="36CFA397" w:rsidR="001F7181" w:rsidRPr="005162DE" w:rsidRDefault="001F7181" w:rsidP="00C31F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
-[...15 lines deleted...]
-              <w:t>/L</w:t>
+            <w:r w:rsidRPr="005162DE">
+              <w:rPr>
+                <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                <w:sz w:val="24"/>
+                <w:szCs w:val="24"/>
+              </w:rPr>
+              <w:t>pCi/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8095" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2E8A0BF7" w14:textId="620E4174" w:rsidR="001F7181" w:rsidRPr="005162DE" w:rsidRDefault="001F7181" w:rsidP="00C31F01">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>picocuries per liter (a measure of radiation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -2834,303 +2252,232 @@
     </w:p>
     <w:p w14:paraId="0BC0D931" w14:textId="73F0DB52" w:rsidR="00BC6327" w:rsidRPr="005162DE" w:rsidRDefault="00BC6327" w:rsidP="007A473C">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The sources of drinking water (</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">both tap water and bottled water) include rivers, lakes, streams, ponds, reservoirs, springs, and wells.  As water travels over the surface of the land or through the ground, it dissolves </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> minerals and, in some cases, radioactive material, and can pick up substances resulting from the presence of animals or from human activity.</w:t>
+        <w:t>both tap water and bottled water) include rivers, lakes, streams, ponds, reservoirs, springs, and wells.  As water travels over the surface of the land or through the ground, it dissolves naturally-occurring minerals and, in some cases, radioactive material, and can pick up substances resulting from the presence of animals or from human activity.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06F2262B" w14:textId="0669FE4A" w:rsidR="00E870EB" w:rsidRPr="005162DE" w:rsidRDefault="00E870EB" w:rsidP="004F23D7">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Contaminants that may be present in source water include:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6E500210" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="005162DE" w:rsidRDefault="00BC6327" w:rsidP="004F23D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:t>Microbial contaminants, such as viruses and bacteria, that may come from sewage treatment plants, septic systems, agricultural livestock operations, and wildlife.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E6C1B39" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="005162DE" w:rsidRDefault="00BC6327" w:rsidP="004F23D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
-        <w:t xml:space="preserve">Inorganic contaminants, such as </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> and metals,</w:t>
+        <w:t>Inorganic contaminants, such as salts and metals,</w:t>
       </w:r>
       <w:r w:rsidR="003B1F6B" w:rsidRPr="005162DE">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
-        <w:t xml:space="preserve">that can be </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or result from urban stormwater runoff, industrial or domestic wastewater discharges, oil and gas production, mining, or farming.</w:t>
+        <w:t>that can be naturally-occurring or result from urban stormwater runoff, industrial or domestic wastewater discharges, oil and gas production, mining, or farming.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="645D21DC" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="005162DE" w:rsidRDefault="00BC6327" w:rsidP="004F23D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:t xml:space="preserve">Pesticides and herbicides, </w:t>
       </w:r>
       <w:r w:rsidR="000450D8" w:rsidRPr="005162DE">
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:t xml:space="preserve"> may come from a variety of sources such as agriculture, urban stormwater runoff, and residential uses.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63E8F20D" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="005162DE" w:rsidRDefault="00BC6327" w:rsidP="004F23D7">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="240"/>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:t>Organic chemical contaminants, including synthetic and volatile organic chemicals, that are byproducts of industrial processes and petroleum production, and can also come from gas stations, urban stormwater runoff, agricultural application, and septic systems.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A9AC399" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="005162DE" w:rsidRDefault="00BC6327" w:rsidP="00CB6F44">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:t xml:space="preserve">Radioactive contaminants, </w:t>
       </w:r>
       <w:r w:rsidR="00FC01B5" w:rsidRPr="005162DE">
         <w:t>that</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
-        <w:t xml:space="preserve"> can be </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> or be the result of oil and gas production and mining activities.</w:t>
+        <w:t xml:space="preserve"> can be naturally-occurring or be the result of oil and gas production and mining activities.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6F86F80B" w14:textId="2EE28F3E" w:rsidR="00CB6F44" w:rsidRPr="005162DE" w:rsidRDefault="00CB6F44" w:rsidP="00CB6F44">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:t>Regulation of Drinking Water and Bottled Water Quality</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1E4EAD7C" w14:textId="060E06AE" w:rsidR="00BC6327" w:rsidRPr="005162DE" w:rsidRDefault="00BC6327" w:rsidP="0020216E">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>In order to</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+        <w:t>In order to ensure that tap water is safe to drink,</w:t>
+      </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ensure that tap water is safe to drink,</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="000450D8" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">the </w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">the </w:t>
+        <w:t>U</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE7E33" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>U</w:t>
+        <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00EE7E33" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>.</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>S</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">EPA and the </w:t>
+      </w:r>
+      <w:r w:rsidR="00173A3B" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State Board</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">EPA and the </w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve"> of certain contaminants in water provided by public water systems.  </w:t>
+        <w:t xml:space="preserve"> prescribe regulations that limit the amount of certain contaminants in water provided by public water systems.  </w:t>
       </w:r>
       <w:r w:rsidR="008642CC" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">The U.S. Food and Drug Administration regulations and California law </w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>also establish limits for contaminants in bottled water that provide the same protection for public health.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2442810D" w14:textId="33C92F01" w:rsidR="00743F7B" w:rsidRPr="005162DE" w:rsidRDefault="003C597D" w:rsidP="00D61A0E">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc58336717"/>
       <w:r w:rsidRPr="005162DE">
         <w:t xml:space="preserve">About Your </w:t>
@@ -3181,131 +2528,75 @@
       <w:r w:rsidR="00814AAE" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>5, 6</w:t>
       </w:r>
       <w:r w:rsidR="00B704C3" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, and 8</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> list </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="gramStart"/>
+        <w:t xml:space="preserve"> list all of the drinking water contaminants that were detected during the most recent sampling for the constituent.</w:t>
+      </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...5 lines deleted...]
-      <w:proofErr w:type="gramEnd"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  The presence of these contaminants in the water does not necessarily indicate that the water poses a health risk.  The </w:t>
+      </w:r>
+      <w:r w:rsidR="00127B6D" w:rsidRPr="005162DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>State Board</w:t>
+      </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:bCs/>
-[...63 lines deleted...]
-        <w:t xml:space="preserve"> of these contaminants do not change frequently.  Some of the data, though representative of the water quality, are more than one year old.</w:t>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allows us to monitor for certain contaminants less than once per year because the concentrations of these contaminants do not change frequently.  Some of the data, though representative of the water quality, are more than one year old.</w:t>
       </w:r>
       <w:r w:rsidR="00294205" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">  Any violation of an AL, MCL, MRDL, or TT is asterisked.  Additional information regarding the violation is provided </w:t>
       </w:r>
       <w:r w:rsidR="0065365D" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>later in this report.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:p w14:paraId="530BF6F4" w14:textId="560095C3" w:rsidR="00095AAC" w:rsidRPr="005162DE" w:rsidRDefault="00095AAC" w:rsidP="00115004">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:lastRenderedPageBreak/>
@@ -3316,67 +2607,57 @@
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>1</w:t>
         </w:r>
       </w:fldSimple>
       <w:r w:rsidRPr="005162DE">
         <w:t>.  Samp</w:t>
       </w:r>
       <w:r w:rsidR="00DE240A" w:rsidRPr="005162DE">
         <w:t>l</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:t>ing Results Showing the Detection of Coliform Bacteria</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30F828A9" w14:textId="1217A3D9" w:rsidR="006B5CF2" w:rsidRPr="005162DE" w:rsidRDefault="006B5CF2" w:rsidP="00115004">
       <w:pPr>
         <w:keepNext/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Complete</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> if bacteria </w:t>
+        <w:t xml:space="preserve">Complete if bacteria </w:t>
       </w:r>
       <w:r w:rsidR="00174975" w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">are </w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>detected.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="53753A25" w14:textId="77777777" w:rsidR="006B5CF2" w:rsidRPr="005162DE" w:rsidRDefault="006B5CF2" w:rsidP="00115004">
       <w:pPr>
         <w:keepNext/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
@@ -3934,73 +3215,51 @@
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="200AAF06" w14:textId="3C89A4DF" w:rsidR="00D73637" w:rsidRPr="005162DE" w:rsidRDefault="00D73637" w:rsidP="002A5101">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lead and </w:t>
-[...21 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+              <w:t xml:space="preserve">Lead and Copper </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1634" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="86" w:type="dxa"/>
               <w:right w:w="86" w:type="dxa"/>
             </w:tcMar>
             <w:textDirection w:val="btLr"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="54E947A1" w14:textId="77777777" w:rsidR="00D73637" w:rsidRPr="005162DE" w:rsidRDefault="00D73637" w:rsidP="002A5101">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
@@ -5165,69 +4424,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2561" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="4A3C8020" w14:textId="77777777" w:rsidR="00684C7E" w:rsidRPr="005162DE" w:rsidRDefault="00684C7E" w:rsidP="00684C7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salt </w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve"> in the water and is generally naturally occurring</w:t>
+              <w:t>Salt present in the water and is generally naturally occurring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005162DE" w:rsidRPr="005162DE" w14:paraId="2ACD2463" w14:textId="77777777" w:rsidTr="002D3FB5">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01FDA3CE" w14:textId="77777777" w:rsidR="00684C7E" w:rsidRPr="005162DE" w:rsidRDefault="00684C7E" w:rsidP="00684C7E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Hardness (ppm)</w:t>
@@ -5477,63 +4718,52 @@
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Chemical or Constituent</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5BD8AAE1" w14:textId="38A9E5D5" w:rsidR="00244938" w:rsidRPr="005162DE" w:rsidRDefault="005D3708" w:rsidP="002A5101">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>(and</w:t>
+            </w:r>
           </w:p>
           <w:p w14:paraId="5EAC0E0C" w14:textId="7515AE9D" w:rsidR="005D3708" w:rsidRPr="005162DE" w:rsidRDefault="005D3708" w:rsidP="002A5101">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>reporting units)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -5790,69 +5020,51 @@
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="29E71AAC" w14:textId="7E75663F" w:rsidR="00512D8C" w:rsidRPr="005162DE" w:rsidRDefault="004D6FD9" w:rsidP="00512D8C">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003177B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Arsenic (</w:t>
-[...17 lines deleted...]
-              <w:t>/L)</w:t>
+              <w:t>Arsenic (µg/L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21F7006B" w14:textId="79E152AF" w:rsidR="00512D8C" w:rsidRPr="005162DE" w:rsidRDefault="00FA4F69" w:rsidP="00512D8C">
             <w:pPr>
               <w:keepNext/>
               <w:keepLines/>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
@@ -6433,69 +5645,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="65C64C6F" w14:textId="008CF678" w:rsidR="00BA6A9A" w:rsidRPr="003177B2" w:rsidRDefault="00BA6A9A" w:rsidP="002A5101">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003177B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Gross Alpha Particle Activity (</w:t>
-[...17 lines deleted...]
-              <w:t>/L)</w:t>
+              <w:t>Gross Alpha Particle Activity (pCi/L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="036F3756" w14:textId="18EA47F4" w:rsidR="00BA6A9A" w:rsidRDefault="00BA6A9A" w:rsidP="001F7181">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>202</w:t>
             </w:r>
@@ -6650,69 +5844,51 @@
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="7B7E84A1" w14:textId="77777777" w:rsidR="007F342E" w:rsidRPr="007F342E" w:rsidRDefault="007F342E" w:rsidP="007F342E">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="007F342E">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:eastAsia="PMingLiU" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Chromium (hexavalent) (</w:t>
-[...17 lines deleted...]
-              <w:t>/L)</w:t>
+              <w:t>Chromium (hexavalent) (µg/L)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0F756F6E" w14:textId="77777777" w:rsidR="007F342E" w:rsidRPr="003177B2" w:rsidRDefault="007F342E" w:rsidP="007F342E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="274076C0" w14:textId="111074E9" w:rsidR="007F342E" w:rsidRDefault="007F342E" w:rsidP="007F342E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7062,69 +6238,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
           </w:tcPr>
           <w:p w14:paraId="62268D36" w14:textId="45733631" w:rsidR="007F342E" w:rsidRPr="003177B2" w:rsidRDefault="007F342E" w:rsidP="007F342E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:ind w:left="30"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003177B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>TTHMs [Total Trihalomethanes] (</w:t>
-[...17 lines deleted...]
-              <w:t>/L)</w:t>
+              <w:t>TTHMs [Total Trihalomethanes] (µg/L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C04401B" w14:textId="29690105" w:rsidR="007F342E" w:rsidRDefault="007F342E" w:rsidP="007F342E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>2025</w:t>
             </w:r>
@@ -8239,67 +7397,57 @@
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2291" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AE5E111" w14:textId="02D6F957" w:rsidR="00C04D04" w:rsidRPr="003177B2" w:rsidRDefault="00C04D04" w:rsidP="00086BEB">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="003177B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t>Naturally-occurring</w:t>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"> organic materials</w:t>
+              <w:t>Naturally-occurring organic materials</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00246997" w:rsidRPr="005162DE" w14:paraId="401553F1" w14:textId="77777777" w:rsidTr="002D3FB5">
         <w:trPr>
           <w:trHeight w:val="432"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2245" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A8C7846" w14:textId="7D00D38D" w:rsidR="00246997" w:rsidRPr="003177B2" w:rsidRDefault="00246997" w:rsidP="00544694">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003177B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
@@ -8379,69 +7527,51 @@
               </w:rPr>
               <w:t>5.3-12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="37E2DC7C" w14:textId="600A9B72" w:rsidR="00246997" w:rsidRDefault="00246997" w:rsidP="004179E4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="003177B2">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">50 </w:t>
-[...17 lines deleted...]
-              <w:t>/L</w:t>
+              <w:t>50 µg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1170" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15314A8E" w14:textId="18A66A20" w:rsidR="00246997" w:rsidRDefault="00246997" w:rsidP="004179E4">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
@@ -9347,142 +8477,70 @@
         </w:rPr>
         <w:t>Additional General Information on Drinking Water</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
     <w:p w14:paraId="45783CA6" w14:textId="77777777" w:rsidR="0020216E" w:rsidRPr="005162DE" w:rsidRDefault="0020216E" w:rsidP="00A32EB0">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9900"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Drinking water, including bottled water, may reasonably be expected to contain at least </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> contaminants.  The presence of contaminants does not necessarily indicate that the water poses a health risk.  More information about contaminants and potential health effects can be obtained by calling the U.S. EPA’s Safe Drinking Water Hotline (1-800-426-4791).</w:t>
+        <w:t>Drinking water, including bottled water, may reasonably be expected to contain at least small amounts of some contaminants.  The presence of contaminants does not necessarily indicate that the water poses a health risk.  More information about contaminants and potential health effects can be obtained by calling the U.S. EPA’s Safe Drinking Water Hotline (1-800-426-4791).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="72CD231B" w14:textId="77777777" w:rsidR="003C4E07" w:rsidRDefault="0020216E" w:rsidP="0020216E">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Some people may be more vulnerable to contaminants in drinking water than the general population.  Immuno-compromised </w:t>
-[...53 lines deleted...]
-        <w:t xml:space="preserve"> who have undergone organ transplants, people with HIV/AIDS or other immune system disorders, some elderly, and infants can be particularly at risk from infections.  These people should seek advice about drinking water from their health care providers.  U.S. EPA/Centers for Disease Control (CDC) guidelines on appropriate means to lessen the risk of infection by </w:t>
+        <w:t xml:space="preserve">Some people may be more vulnerable to contaminants in drinking water than the general population.  Immuno-compromised persons such as persons with cancer undergoing chemotherapy, persons who have undergone organ transplants, people with HIV/AIDS or other immune system disorders, some elderly, and infants can be particularly at risk from infections.  These people should seek advice about drinking water from their health care providers.  U.S. EPA/Centers for Disease Control (CDC) guidelines on appropriate means to lessen the risk of infection by </w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Cryptosporidium</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other microbial contaminants are available from the Safe Drinking Water Hotline (1-800-426-4791).</w:t>
       </w:r>
       <w:r w:rsidR="003C4E07" w:rsidRPr="003C4E07">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:iCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10176,65 +9234,51 @@
         </w:rPr>
         <w:t>Providing Ground</w:t>
       </w:r>
       <w:r w:rsidR="009160C7" w:rsidRPr="005162DE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>w</w:t>
       </w:r>
       <w:r w:rsidR="004A07B2" w:rsidRPr="005162DE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t xml:space="preserve">ater </w:t>
       </w:r>
       <w:r w:rsidR="009B337D" w:rsidRPr="005162DE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r w:rsidR="004A07B2" w:rsidRPr="005162DE">
         <w:rPr>
           <w:color w:val="auto"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a Source </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Drinking Water</w:t>
+        <w:t xml:space="preserve"> a Source of Drinking Water</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
     <w:p w14:paraId="293EB833" w14:textId="7672FF91" w:rsidR="00E036DF" w:rsidRPr="005162DE" w:rsidRDefault="00E036DF" w:rsidP="001909F2">
       <w:pPr>
         <w:pStyle w:val="Caption"/>
         <w:keepNext w:val="0"/>
         <w:spacing w:before="0"/>
       </w:pPr>
       <w:r w:rsidRPr="005162DE">
         <w:t>Table</w:t>
       </w:r>
       <w:r w:rsidR="00B704C3" w:rsidRPr="005162DE">
         <w:t xml:space="preserve"> 8</w:t>
       </w:r>
       <w:r w:rsidRPr="005162DE">
         <w:t>.  Sampling Results Showing Fecal Indicator-Positive Groundwater Source Samples</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="10836" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="00A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
@@ -10274,71 +9318,51 @@
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>Microbiological Contaminants</w:t>
             </w:r>
             <w:r w:rsidR="00624516" w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="005162DE">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
-              <w:t xml:space="preserve">(complete if </w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> detected)</w:t>
+              <w:t>(complete if fecal-indicator detected)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1620" w:type="dxa"/>
             <w:tcMar>
               <w:left w:w="58" w:type="dxa"/>
               <w:right w:w="58" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="04DC652B" w14:textId="1895060F" w:rsidR="00181F3E" w:rsidRPr="005162DE" w:rsidRDefault="00181F3E" w:rsidP="0087640F">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="220" w:lineRule="exact"/>
               <w:ind w:left="-108" w:right="-90"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005162DE">
@@ -11126,67 +10150,67 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00827994" w:rsidRPr="005162DE" w:rsidSect="00C135CA">
       <w:headerReference w:type="even" r:id="rId12"/>
       <w:headerReference w:type="default" r:id="rId13"/>
       <w:footerReference w:type="even" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:footnotePr>
         <w:pos w:val="beneathText"/>
         <w:numFmt w:val="lowerLetter"/>
       </w:footnotePr>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="864" w:right="720" w:bottom="864" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="680F23F8" w14:textId="77777777" w:rsidR="00A34FC5" w:rsidRDefault="00A34FC5">
+    <w:p w14:paraId="3DE157E9" w14:textId="77777777" w:rsidR="001A3C19" w:rsidRDefault="001A3C19">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E3DDC7" w14:textId="77777777" w:rsidR="00A34FC5" w:rsidRDefault="00A34FC5"/>
+    <w:p w14:paraId="08F65140" w14:textId="77777777" w:rsidR="001A3C19" w:rsidRDefault="001A3C19"/>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="39DC1CAF" w14:textId="77777777" w:rsidR="00A34FC5" w:rsidRDefault="00A34FC5">
+    <w:p w14:paraId="15057A03" w14:textId="77777777" w:rsidR="001A3C19" w:rsidRDefault="001A3C19">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4548B4" w14:textId="77777777" w:rsidR="00A34FC5" w:rsidRDefault="00A34FC5"/>
+    <w:p w14:paraId="0E267293" w14:textId="77777777" w:rsidR="001A3C19" w:rsidRDefault="001A3C19"/>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="2435E38B" w14:textId="77777777" w:rsidR="00A34FC5" w:rsidRDefault="00A34FC5"/>
+    <w:p w14:paraId="2C3A2C78" w14:textId="77777777" w:rsidR="001A3C19" w:rsidRDefault="001A3C19"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
@@ -11348,67 +10372,67 @@
       <w:t xml:space="preserve">anuary </w:t>
     </w:r>
     <w:r w:rsidR="00BF7EF1" w:rsidRPr="005162DE">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>202</w:t>
     </w:r>
     <w:r w:rsidR="00081E81">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D849D61" w14:textId="77777777" w:rsidR="00A34FC5" w:rsidRDefault="00A34FC5">
+    <w:p w14:paraId="502B4A6E" w14:textId="77777777" w:rsidR="001A3C19" w:rsidRDefault="001A3C19">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="139673F3" w14:textId="77777777" w:rsidR="00A34FC5" w:rsidRDefault="00A34FC5"/>
+    <w:p w14:paraId="27D34CEE" w14:textId="77777777" w:rsidR="001A3C19" w:rsidRDefault="001A3C19"/>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="06879B1A" w14:textId="77777777" w:rsidR="00A34FC5" w:rsidRDefault="00A34FC5">
+    <w:p w14:paraId="27615B00" w14:textId="77777777" w:rsidR="001A3C19" w:rsidRDefault="001A3C19">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B55DD49" w14:textId="77777777" w:rsidR="00A34FC5" w:rsidRDefault="00A34FC5"/>
+    <w:p w14:paraId="5CECD3DC" w14:textId="77777777" w:rsidR="001A3C19" w:rsidRDefault="001A3C19"/>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="328624B3" w14:textId="77777777" w:rsidR="00A34FC5" w:rsidRDefault="00A34FC5"/>
+    <w:p w14:paraId="0223474D" w14:textId="77777777" w:rsidR="001A3C19" w:rsidRDefault="001A3C19"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="61DD8456" w14:textId="77777777" w:rsidR="00244938" w:rsidRDefault="00244938">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2F40F5FE" w14:textId="77777777" w:rsidR="00244938" w:rsidRDefault="00244938"/>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0A71DA51" w14:textId="42204883" w:rsidR="00244938" w:rsidRDefault="00244938" w:rsidP="0025569C">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
@@ -12322,51 +11346,50 @@
   <w:num w:numId="2" w16cid:durableId="469400252">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="976253072">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="469251910">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="872497921">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="208957116">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="312216541">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:doNotTrackFormatting/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:pos w:val="beneathText"/>
     <w:numFmt w:val="lowerLetter"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
@@ -12458,50 +11481,51 @@
     <w:rsid w:val="0012764D"/>
     <w:rsid w:val="00127B6D"/>
     <w:rsid w:val="001300C2"/>
     <w:rsid w:val="001331D3"/>
     <w:rsid w:val="0014624C"/>
     <w:rsid w:val="001476E6"/>
     <w:rsid w:val="00153D70"/>
     <w:rsid w:val="00154C45"/>
     <w:rsid w:val="00156C1E"/>
     <w:rsid w:val="00161D5A"/>
     <w:rsid w:val="001654B0"/>
     <w:rsid w:val="00170328"/>
     <w:rsid w:val="00172215"/>
     <w:rsid w:val="00173A3B"/>
     <w:rsid w:val="00174975"/>
     <w:rsid w:val="00177EDD"/>
     <w:rsid w:val="00181292"/>
     <w:rsid w:val="00181B2D"/>
     <w:rsid w:val="00181F3E"/>
     <w:rsid w:val="001909F2"/>
     <w:rsid w:val="0019131E"/>
     <w:rsid w:val="0019364C"/>
     <w:rsid w:val="001A0005"/>
     <w:rsid w:val="001A05BF"/>
     <w:rsid w:val="001A2BEE"/>
+    <w:rsid w:val="001A3C19"/>
     <w:rsid w:val="001A47B7"/>
     <w:rsid w:val="001A65A0"/>
     <w:rsid w:val="001A6F2B"/>
     <w:rsid w:val="001B095A"/>
     <w:rsid w:val="001B10EB"/>
     <w:rsid w:val="001B269F"/>
     <w:rsid w:val="001B4F20"/>
     <w:rsid w:val="001B74B7"/>
     <w:rsid w:val="001C333B"/>
     <w:rsid w:val="001C5948"/>
     <w:rsid w:val="001C7816"/>
     <w:rsid w:val="001D10B1"/>
     <w:rsid w:val="001D19CB"/>
     <w:rsid w:val="001D31D6"/>
     <w:rsid w:val="001D50D9"/>
     <w:rsid w:val="001D70E6"/>
     <w:rsid w:val="001D7D91"/>
     <w:rsid w:val="001E01E9"/>
     <w:rsid w:val="001E0454"/>
     <w:rsid w:val="001E07A6"/>
     <w:rsid w:val="001E0B86"/>
     <w:rsid w:val="001E13D1"/>
     <w:rsid w:val="001E521B"/>
     <w:rsid w:val="001E5F9F"/>
     <w:rsid w:val="001E7F17"/>
@@ -12604,50 +11628,51 @@
     <w:rsid w:val="003F23AC"/>
     <w:rsid w:val="003F36E5"/>
     <w:rsid w:val="003F3A38"/>
     <w:rsid w:val="003F3F4C"/>
     <w:rsid w:val="003F5E00"/>
     <w:rsid w:val="00401832"/>
     <w:rsid w:val="004053E9"/>
     <w:rsid w:val="00405967"/>
     <w:rsid w:val="00412B2F"/>
     <w:rsid w:val="00415B66"/>
     <w:rsid w:val="00416A8E"/>
     <w:rsid w:val="0041709B"/>
     <w:rsid w:val="004179E4"/>
     <w:rsid w:val="00420E84"/>
     <w:rsid w:val="004230E3"/>
     <w:rsid w:val="0042631E"/>
     <w:rsid w:val="004263A6"/>
     <w:rsid w:val="00427046"/>
     <w:rsid w:val="00427F0E"/>
     <w:rsid w:val="00435A3F"/>
     <w:rsid w:val="00441930"/>
     <w:rsid w:val="00442D66"/>
     <w:rsid w:val="004445E4"/>
     <w:rsid w:val="00446969"/>
     <w:rsid w:val="00450A4E"/>
+    <w:rsid w:val="00453003"/>
     <w:rsid w:val="0045424E"/>
     <w:rsid w:val="004562E8"/>
     <w:rsid w:val="004569D5"/>
     <w:rsid w:val="00470811"/>
     <w:rsid w:val="0047086C"/>
     <w:rsid w:val="00472D17"/>
     <w:rsid w:val="00473411"/>
     <w:rsid w:val="00475CB9"/>
     <w:rsid w:val="004848BB"/>
     <w:rsid w:val="004912AD"/>
     <w:rsid w:val="00492061"/>
     <w:rsid w:val="00494C7A"/>
     <w:rsid w:val="00494E6C"/>
     <w:rsid w:val="00496939"/>
     <w:rsid w:val="004A05D8"/>
     <w:rsid w:val="004A07B2"/>
     <w:rsid w:val="004A1ABC"/>
     <w:rsid w:val="004A2077"/>
     <w:rsid w:val="004B7187"/>
     <w:rsid w:val="004C2D28"/>
     <w:rsid w:val="004C3239"/>
     <w:rsid w:val="004C5E5E"/>
     <w:rsid w:val="004D4C01"/>
     <w:rsid w:val="004D509C"/>
     <w:rsid w:val="004D6FD9"/>
@@ -12824,50 +11849,51 @@
     <w:rsid w:val="00827994"/>
     <w:rsid w:val="00831585"/>
     <w:rsid w:val="00832E7C"/>
     <w:rsid w:val="00836B2C"/>
     <w:rsid w:val="008404C1"/>
     <w:rsid w:val="008405D2"/>
     <w:rsid w:val="00840F4C"/>
     <w:rsid w:val="00850AEF"/>
     <w:rsid w:val="008572DA"/>
     <w:rsid w:val="00857337"/>
     <w:rsid w:val="00860711"/>
     <w:rsid w:val="00860918"/>
     <w:rsid w:val="008642CC"/>
     <w:rsid w:val="0087537E"/>
     <w:rsid w:val="00875407"/>
     <w:rsid w:val="0087640F"/>
     <w:rsid w:val="00881DB7"/>
     <w:rsid w:val="00883433"/>
     <w:rsid w:val="00883E1D"/>
     <w:rsid w:val="008849A8"/>
     <w:rsid w:val="00885381"/>
     <w:rsid w:val="0088584C"/>
     <w:rsid w:val="00895240"/>
     <w:rsid w:val="00896E02"/>
     <w:rsid w:val="008A0965"/>
+    <w:rsid w:val="008A27C5"/>
     <w:rsid w:val="008A2D78"/>
     <w:rsid w:val="008A5B6C"/>
     <w:rsid w:val="008A64D8"/>
     <w:rsid w:val="008B01C6"/>
     <w:rsid w:val="008B307B"/>
     <w:rsid w:val="008C0889"/>
     <w:rsid w:val="008C42F2"/>
     <w:rsid w:val="008C791A"/>
     <w:rsid w:val="008D12A8"/>
     <w:rsid w:val="008D246B"/>
     <w:rsid w:val="008D6F4A"/>
     <w:rsid w:val="008E4080"/>
     <w:rsid w:val="008E4834"/>
     <w:rsid w:val="008E4C3F"/>
     <w:rsid w:val="008E66E2"/>
     <w:rsid w:val="008F19DE"/>
     <w:rsid w:val="008F603F"/>
     <w:rsid w:val="008F7660"/>
     <w:rsid w:val="009000CA"/>
     <w:rsid w:val="00900CB8"/>
     <w:rsid w:val="00901274"/>
     <w:rsid w:val="00901C69"/>
     <w:rsid w:val="00904288"/>
     <w:rsid w:val="00911A33"/>
     <w:rsid w:val="0091241D"/>
@@ -13092,50 +12118,51 @@
     <w:rsid w:val="00DB4D7F"/>
     <w:rsid w:val="00DC0B11"/>
     <w:rsid w:val="00DC193E"/>
     <w:rsid w:val="00DC2ED8"/>
     <w:rsid w:val="00DC30BE"/>
     <w:rsid w:val="00DC3DA9"/>
     <w:rsid w:val="00DC61D2"/>
     <w:rsid w:val="00DD0989"/>
     <w:rsid w:val="00DD21E1"/>
     <w:rsid w:val="00DD235F"/>
     <w:rsid w:val="00DD4F5A"/>
     <w:rsid w:val="00DD7D18"/>
     <w:rsid w:val="00DD7D84"/>
     <w:rsid w:val="00DE1141"/>
     <w:rsid w:val="00DE2077"/>
     <w:rsid w:val="00DE240A"/>
     <w:rsid w:val="00DE2BFB"/>
     <w:rsid w:val="00DE2D81"/>
     <w:rsid w:val="00DE39CC"/>
     <w:rsid w:val="00DE54DD"/>
     <w:rsid w:val="00E0214A"/>
     <w:rsid w:val="00E034EF"/>
     <w:rsid w:val="00E036DF"/>
     <w:rsid w:val="00E05746"/>
     <w:rsid w:val="00E130F9"/>
+    <w:rsid w:val="00E160F1"/>
     <w:rsid w:val="00E1732D"/>
     <w:rsid w:val="00E20938"/>
     <w:rsid w:val="00E23E88"/>
     <w:rsid w:val="00E24E8A"/>
     <w:rsid w:val="00E25265"/>
     <w:rsid w:val="00E27390"/>
     <w:rsid w:val="00E31A64"/>
     <w:rsid w:val="00E331F5"/>
     <w:rsid w:val="00E34F9C"/>
     <w:rsid w:val="00E41EE8"/>
     <w:rsid w:val="00E45705"/>
     <w:rsid w:val="00E46869"/>
     <w:rsid w:val="00E56B28"/>
     <w:rsid w:val="00E56E23"/>
     <w:rsid w:val="00E60304"/>
     <w:rsid w:val="00E614E6"/>
     <w:rsid w:val="00E62B92"/>
     <w:rsid w:val="00E64AD6"/>
     <w:rsid w:val="00E6542D"/>
     <w:rsid w:val="00E67C01"/>
     <w:rsid w:val="00E7271A"/>
     <w:rsid w:val="00E80B80"/>
     <w:rsid w:val="00E80EE7"/>
     <w:rsid w:val="00E8528D"/>
     <w:rsid w:val="00E870EB"/>
@@ -14780,75 +13807,75 @@
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CC8226AC-85E3-4CE4-9EBC-6D2EC79E601B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1209A288-953F-4B5F-AB6D-F0FF9D049E71}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>8</Pages>
-  <Words>2254</Words>
-  <Characters>12853</Characters>
+  <Words>2259</Words>
+  <Characters>12879</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>107</Lines>
   <Paragraphs>30</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CCR SWS Template - English</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SWRCB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15077</CharactersWithSpaces>
+  <CharactersWithSpaces>15108</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>CCR SWS Template - English</dc:title>
   <dc:subject>CCR</dc:subject>
   <dc:creator>SWB - Regulatory Development Unit</dc:creator>
   <cp:keywords>Consumer Confidence Report, Small Water System, Template</cp:keywords>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x0101000FB6DAAAB9B6FC4BA3388B699DAF62A0</vt:lpwstr>
   </property>