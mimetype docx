--- v0 (2026-05-03)
+++ v1 (2026-07-26)
@@ -6,81 +6,81 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="62AF7BC4" w14:textId="47EF7ED0" w:rsidR="00BC6327" w:rsidRPr="008F7660" w:rsidRDefault="00B20C4F" w:rsidP="002D728F">
+    <w:p w14:paraId="62AF7BC4" w14:textId="1358FD27" w:rsidR="00BC6327" w:rsidRPr="008F7660" w:rsidRDefault="00B20C4F" w:rsidP="002D728F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r w:rsidR="008F3DC2">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>02</w:t>
       </w:r>
-      <w:r w:rsidR="003D1875">
+      <w:r w:rsidR="007B0F0A">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00A12E4F">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC6327" w:rsidRPr="008F7660">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Consumer Confidence Report</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
@@ -199,113 +199,100 @@
               <w:ind w:left="-54" w:right="-72"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00412B2F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Report Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="036CB85A" w14:textId="11E2D055" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="003D1875" w:rsidP="00710939">
+          <w:p w14:paraId="036CB85A" w14:textId="3FFC9635" w:rsidR="00BC6327" w:rsidRPr="0087061C" w:rsidRDefault="0087061C" w:rsidP="00710939">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0087061C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>April</w:t>
-[...2 lines deleted...]
-              <w:rPr>
+              <w:t>June 25</w:t>
+            </w:r>
+            <w:r w:rsidR="00A12E4F" w:rsidRPr="0087061C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...19 lines deleted...]
-              </w:rPr>
               <w:t>, 202</w:t>
             </w:r>
-            <w:r>
-              <w:rPr>
+            <w:r w:rsidRPr="0087061C">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14AA4D8D" w14:textId="66F9C79C" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00BC6327" w:rsidP="00710939">
+    <w:p w14:paraId="14AA4D8D" w14:textId="57347ABC" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00BC6327" w:rsidP="00710939">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">We test the drinking water quality for many constituents as required by </w:t>
       </w:r>
       <w:r w:rsidR="004848BB" w:rsidRPr="00412B2F">
         <w:rPr>
@@ -365,51 +352,51 @@
       </w:r>
       <w:r w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> December 31, </w:t>
       </w:r>
       <w:r w:rsidR="008F3DC2">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
       <w:r w:rsidR="00A12E4F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="003D1875">
+      <w:r w:rsidR="007B0F0A">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D37E1F" w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve"> and may include earlier monitoring data</w:t>
       </w:r>
       <w:r w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F47AA3" w14:textId="1ECA08BB" w:rsidR="006537F6" w:rsidRPr="00412B2F" w:rsidRDefault="00442D66" w:rsidP="00710939">
@@ -911,67 +898,74 @@
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00412B2F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Phon</w:t>
             </w:r>
             <w:r w:rsidR="00896E02" w:rsidRPr="00412B2F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63A1A286" w14:textId="581DCE06" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="008E4080" w:rsidP="00C338CA">
+          <w:p w14:paraId="63A1A286" w14:textId="135560D5" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="007B0F0A" w:rsidP="00C338CA">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="008E4080">
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4080" w:rsidRPr="008E4080">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="00C148EF">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>661) 345-7491</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="205B0D27" w14:textId="41D451B6" w:rsidR="008E4080" w:rsidRPr="008E4080" w:rsidRDefault="00C148EF">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1597,100 +1591,89 @@
             <w:r w:rsidR="00A1682E" w:rsidRPr="0012764D">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="0012764D">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ppt</w:t>
             </w:r>
             <w:r w:rsidRPr="0012764D">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">: parts per trillion or nanograms per liter (ng/L) </w:t>
             </w:r>
             <w:r w:rsidR="00A1682E" w:rsidRPr="0012764D">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
+            <w:r w:rsidR="0033024B" w:rsidRPr="0012764D">
+              <w:rPr>
+                <w:b/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>ppq</w:t>
+            </w:r>
+            <w:r w:rsidR="0033024B" w:rsidRPr="0012764D">
+              <w:rPr>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>: parts per quadrillion or picogram per liter (</w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidR="0033024B" w:rsidRPr="0012764D">
               <w:rPr>
-                <w:b/>
-[...2 lines deleted...]
-              <w:t>ppq</w:t>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>pg</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidR="0033024B" w:rsidRPr="0012764D">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>: parts per quadrillion or picogram per liter (</w:t>
-[...12 lines deleted...]
-              </w:rPr>
               <w:t>/L)</w:t>
             </w:r>
             <w:r w:rsidR="00A1682E" w:rsidRPr="0012764D">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0012764D">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>pCi</w:t>
-[...7 lines deleted...]
-              <w:t>/L</w:t>
+              <w:t>pCi/L</w:t>
             </w:r>
             <w:r w:rsidRPr="0012764D">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>: picocuries per liter (a measure of radiation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0738D7A4" w14:textId="77777777" w:rsidR="00900CB8" w:rsidRDefault="00900CB8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:sectPr w:rsidR="00900CB8" w:rsidSect="00E45705">
           <w:footerReference w:type="default" r:id="rId7"/>
           <w:headerReference w:type="first" r:id="rId8"/>
           <w:footerReference w:type="first" r:id="rId9"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
@@ -2012,122 +1995,114 @@
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">EPA and the </w:t>
       </w:r>
       <w:r w:rsidR="00173A3B" w:rsidRPr="0012764D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>State Board</w:t>
       </w:r>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> prescribe regulations that limit the </w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> of certain contaminants in water provided by public water systems.  </w:t>
+        <w:t xml:space="preserve"> prescribe regulations that limit the amount of certain contaminants in water provided by public water systems.  </w:t>
       </w:r>
       <w:r w:rsidR="008642CC" w:rsidRPr="0012764D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">The U.S. Food and Drug Administration regulations and California law </w:t>
       </w:r>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>also establish limits for contaminants in bottled water that provide the same protection for public health.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B622CE9" w14:textId="7556E665" w:rsidR="00BC6327" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
+    <w:p w14:paraId="4B622CE9" w14:textId="5DB7CF91" w:rsidR="00BC6327" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Tables 1, 2, 3</w:t>
       </w:r>
       <w:r w:rsidR="00814AAE" w:rsidRPr="0012764D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">, and </w:t>
+        <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00162087">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
-      <w:r w:rsidRPr="0012764D">
+      <w:r w:rsidR="00E1197D">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
+        <w:t>, 5, and 6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> list all of the drinking water contaminants that were detected during the most recent sampling for the constituent</w:t>
       </w:r>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">.  The presence of these contaminants in the water does not necessarily indicate that the water poses a health risk.  The </w:t>
       </w:r>
       <w:r w:rsidR="00127B6D" w:rsidRPr="0012764D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>State Board</w:t>
       </w:r>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> allows us to</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
@@ -2136,181 +2111,581 @@
         </w:rPr>
         <w:t xml:space="preserve"> monitor for certain contaminants less than once per year because the concentrations of these </w:t>
       </w:r>
       <w:r w:rsidRPr="00294205">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>contaminants do not change frequently.  Some of the data, though representative of the water quality, are more than one year old.</w:t>
       </w:r>
       <w:r w:rsidR="00294205" w:rsidRPr="00294205">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="00294205" w:rsidRPr="00A44246">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Any violation of an AL, MCL, MRDL, or TT is asterisked.  Additional information regarding the violation is provided later in this report.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9EB30F" w14:textId="77777777" w:rsidR="00F86CD2" w:rsidRPr="00A44246" w:rsidRDefault="00F86CD2" w:rsidP="00F01B42">
+    <w:p w14:paraId="1A9EB30F" w14:textId="77777777" w:rsidR="00F86CD2" w:rsidRDefault="00F86CD2" w:rsidP="00F01B42">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10796" w:type="dxa"/>
+        <w:tblW w:w="11160" w:type="dxa"/>
+        <w:tblInd w:w="-185" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0020" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2250"/>
+        <w:gridCol w:w="1617"/>
+        <w:gridCol w:w="1443"/>
+        <w:gridCol w:w="2610"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="2250"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00A1280E" w14:paraId="3BBA5DE3" w14:textId="77777777" w:rsidTr="00064932">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="557"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11160" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECEB9CA" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Table 1.  Sampling Results Showing the Detection of Coliform Bacteria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00A1280E" w14:paraId="5DDE7EE6" w14:textId="77777777" w:rsidTr="00064932">
+        <w:trPr>
+          <w:cantSplit/>
+          <w:trHeight w:val="611"/>
+          <w:tblHeader/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="77B0AFB1" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">Microbiological Contaminants </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="50511E86" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Highest No. of Detections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="530CD305" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>No. of Months in Violation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E084694" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MCL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E88547D" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MCLG</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F1E0625" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Typical Source of Bacteria</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00A1280E" w14:paraId="63CDBD85" w14:textId="77777777" w:rsidTr="00064932">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3BB72601" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:t>E. coli</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A1280E">
+              <w:rPr>
+                <w:i/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1617" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7C39D624" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:t>(In the year)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51D924DA" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1443" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1267B01E" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2EDC181C" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:rPr>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C95C044" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:t>(a)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27FDBF3B" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:t>0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2250" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4C9DFBB2" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:t>Human and animal fecal waste</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00A1280E" w14:paraId="19058E76" w14:textId="77777777" w:rsidTr="00064932">
+        <w:trPr>
+          <w:trHeight w:val="676"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="11160" w:type="dxa"/>
+            <w:gridSpan w:val="6"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="66EC79B2" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A1280E" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+            </w:pPr>
+            <w:r w:rsidRPr="00A1280E">
+              <w:t>(a) Routine and repeat samples are total coliform-positive, and either is E. coli-positive, or system fails to take repeat samples following E. coli-positive routine sample or system fails to analyze total coliform-positive repeat sample for E. coli.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="057118BD" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A44246" w:rsidRDefault="003075D0" w:rsidP="00F01B42">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="11152" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="72" w:type="dxa"/>
           <w:right w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2241"/>
+        <w:gridCol w:w="2429"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="677"/>
         <w:gridCol w:w="677"/>
         <w:gridCol w:w="1260"/>
-        <w:gridCol w:w="2070"/>
+        <w:gridCol w:w="2238"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC6327" w:rsidRPr="001F3468" w14:paraId="640F5D36" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00BC6327" w:rsidRPr="001F3468" w14:paraId="640F5D36" w14:textId="77777777" w:rsidTr="003075D0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="10796" w:type="dxa"/>
+            <w:tcW w:w="11152" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF1246D" w14:textId="05574E45" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00D057C3">
+          <w:p w14:paraId="5EF1246D" w14:textId="6FD8E9DB" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00D057C3">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Table </w:t>
             </w:r>
-            <w:r w:rsidR="00162087">
+            <w:r w:rsidR="007B7469">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>1</w:t>
+              <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="00A0317C" w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00B51879" w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPLING RESULTS SHOWING THE </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>detection of Lead and copper</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B44817" w:rsidRPr="001F3468" w14:paraId="68534F0B" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00B44817" w:rsidRPr="001F3468" w14:paraId="68534F0B" w14:textId="77777777" w:rsidTr="003075D0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3C77C4DF" w14:textId="77777777" w:rsidR="00B44817" w:rsidRPr="00F41F91" w:rsidRDefault="00B44817" w:rsidP="00B44817">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Lead and Copper</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
@@ -2653,87 +3028,87 @@
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">ead </w:t>
             </w:r>
             <w:r w:rsidR="00535F8B" w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>ampling</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77D959B4" w14:textId="77777777" w:rsidR="00B44817" w:rsidRPr="00F41F91" w:rsidRDefault="00B44817" w:rsidP="00B44817">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Typical Source of Contaminant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C148EF" w:rsidRPr="001F3468" w14:paraId="7387DB52" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00C148EF" w:rsidRPr="001F3468" w14:paraId="7387DB52" w14:textId="77777777" w:rsidTr="003075D0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5F0C451E" w14:textId="77777777" w:rsidR="00C148EF" w:rsidRPr="00F41F91" w:rsidRDefault="00C148EF" w:rsidP="00C148EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lead (ppb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -2768,62 +3143,62 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2EB76238" w14:textId="1950BC69" w:rsidR="00C148EF" w:rsidRPr="00F41F91" w:rsidRDefault="00C148EF" w:rsidP="00C148EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C3FDB54" w14:textId="0BB39B6C" w:rsidR="00C148EF" w:rsidRPr="00F41F91" w:rsidRDefault="00DF1B81" w:rsidP="00C148EF">
-[...10 lines deleted...]
-              <w:t>0.005</w:t>
+          <w:p w14:paraId="4C3FDB54" w14:textId="040F0CE8" w:rsidR="00C148EF" w:rsidRPr="00F41F91" w:rsidRDefault="00A633D1" w:rsidP="00C148EF">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="48CE0F50" w14:textId="6C2E13EA" w:rsidR="00C148EF" w:rsidRPr="00F41F91" w:rsidRDefault="00C148EF" w:rsidP="00C148EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
@@ -2879,81 +3254,81 @@
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C320B91" w14:textId="23108843" w:rsidR="00C148EF" w:rsidRPr="00F41F91" w:rsidRDefault="00C148EF" w:rsidP="00C148EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>N/A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="16F29697" w14:textId="77777777" w:rsidR="00C148EF" w:rsidRPr="00F41F91" w:rsidRDefault="00C148EF" w:rsidP="00C148EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Internal corrosion of household water plumbing systems; discharges from industrial manufacturers; erosion of natural deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C148EF" w:rsidRPr="001F3468" w14:paraId="6242C308" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00C148EF" w:rsidRPr="001F3468" w14:paraId="6242C308" w14:textId="77777777" w:rsidTr="003075D0">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2241" w:type="dxa"/>
+            <w:tcW w:w="2429" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DF5C908" w14:textId="77777777" w:rsidR="00C148EF" w:rsidRPr="00F41F91" w:rsidRDefault="00C148EF" w:rsidP="00C148EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Copper (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -3099,51 +3474,51 @@
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7C2FFBED" w14:textId="77777777" w:rsidR="00C148EF" w:rsidRPr="00F41F91" w:rsidRDefault="00C148EF" w:rsidP="00C148EF">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2070" w:type="dxa"/>
+            <w:tcW w:w="2238" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="57E0B313" w14:textId="77777777" w:rsidR="00C148EF" w:rsidRPr="00F41F91" w:rsidRDefault="00C148EF" w:rsidP="00C148EF">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Internal corrosion of household plumbing systems; erosion of natural deposits; leaching from wood preservatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3640EFA9" w14:textId="4B37CCB0" w:rsidR="00B44817" w:rsidRDefault="00B44817"/>
     <w:p w14:paraId="36B44764" w14:textId="3D239DCC" w:rsidR="00156EB4" w:rsidRDefault="00156EB4"/>
@@ -3169,78 +3544,78 @@
       <w:tblGrid>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="1008"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="2808"/>
       </w:tblGrid>
       <w:tr w:rsidR="00156EB4" w:rsidRPr="00F41F91" w14:paraId="7F81FF09" w14:textId="77777777" w:rsidTr="003A6390">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10836" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0150455F" w14:textId="3797153A" w:rsidR="00156EB4" w:rsidRPr="00F41F91" w:rsidRDefault="00156EB4" w:rsidP="003A6390">
+          <w:p w14:paraId="0150455F" w14:textId="10FE4D0F" w:rsidR="00156EB4" w:rsidRPr="00F41F91" w:rsidRDefault="00156EB4" w:rsidP="003A6390">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">TAble </w:t>
             </w:r>
-            <w:r w:rsidR="00162087">
+            <w:r w:rsidR="007B7469">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>2</w:t>
+              <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – SAMPLING RESULTS FOR sodium and hardness</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00156EB4" w:rsidRPr="00F41F91" w14:paraId="5BA6FC73" w14:textId="77777777" w:rsidTr="003A6390">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
@@ -3800,83 +4175,82 @@
       <w:tblGrid>
         <w:gridCol w:w="2268"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="2808"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC6327" w:rsidRPr="001F3468" w14:paraId="78A620DA" w14:textId="77777777" w:rsidTr="002F1DD3">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10836" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AF9B51F" w14:textId="7F23CC56" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00D057C3">
+          <w:p w14:paraId="1AF9B51F" w14:textId="33B9D5FE" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00D057C3">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve">TAble </w:t>
             </w:r>
-            <w:r w:rsidR="00162087">
+            <w:r w:rsidR="007B7469">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
-              <w:t>3</w:t>
+              <w:t>4</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00A0317C" w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve"> detection of contaminants with a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
@@ -4131,175 +4505,336 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="06AA07F3" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Typical Source of Contaminant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="001F3468" w14:paraId="70E63D87" w14:textId="77777777" w:rsidTr="002F1DD3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="60EFAE2C" w14:textId="2EC7A47E" w:rsidR="003075D0" w:rsidRDefault="007B7469" w:rsidP="00227914">
+            <w:pPr>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Hexavalent Chromium (ppb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="65F9BE26" w14:textId="52CCE4A0" w:rsidR="003075D0" w:rsidRDefault="007B7469" w:rsidP="00227914">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1/08/2</w:t>
+            </w:r>
+            <w:r w:rsidR="00E1197D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3900B4C9" w14:textId="1C002ED8" w:rsidR="003075D0" w:rsidRDefault="007B7469" w:rsidP="00227914">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6B245BF5" w14:textId="78CFDBE0" w:rsidR="003075D0" w:rsidRDefault="007B7469" w:rsidP="00227914">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.45</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6CE8B725" w14:textId="1B080D69" w:rsidR="003075D0" w:rsidRDefault="007B7469" w:rsidP="00227914">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="36C6EB12" w14:textId="54C33C4A" w:rsidR="003075D0" w:rsidRDefault="007B7469" w:rsidP="00227914">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0834E949" w14:textId="796E3CA4" w:rsidR="003075D0" w:rsidRDefault="007B7469" w:rsidP="00227914">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Erosion of natural deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00227914" w:rsidRPr="001F3468" w14:paraId="371CAB6A" w14:textId="77777777" w:rsidTr="002F1DD3">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="40E2F254" w14:textId="048BCBA6" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00227914" w:rsidP="00227914">
             <w:pPr>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nitrate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D776A03" w14:textId="0311632D" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00DF1B81" w:rsidP="00227914">
-[...18 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="5D776A03" w14:textId="7C6DCC85" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="00227914">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1B81">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+            <w:r w:rsidR="00DF1B81">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>/2</w:t>
             </w:r>
-            <w:r w:rsidR="003D1875">
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="492AEBB3" w14:textId="21FF252C" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00DF1B81" w:rsidP="00227914">
-[...16 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="492AEBB3" w14:textId="5C5C5FBC" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="00227914">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2.55</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EA1207A" w14:textId="7A8B79A7" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00DF1B81" w:rsidP="00227914">
-[...16 lines deleted...]
-              <w:t>4</w:t>
+          <w:p w14:paraId="0EA1207A" w14:textId="78BBFE68" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="00227914">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2.4 – 2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="566791C1" w14:textId="02105050" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00227914" w:rsidP="00227914">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -4326,1976 +4861,3670 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2B8C0EB3" w14:textId="75E78D83" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00227914" w:rsidP="00227914">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Runoff and leaching from fertilizer use; leaching from septic tanks and sewage, erosion of natural deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A12E4F" w:rsidRPr="001F3468" w14:paraId="3F23518C" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="003075D0" w:rsidRPr="001F3468" w14:paraId="4BDCC24D" w14:textId="77777777" w:rsidTr="002F1DD3">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FB5DBC2" w14:textId="6DF485B9" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="116F2AE1" w14:textId="0DF8ACA6" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Barium</w:t>
+              <w:t>Nitrate + Nitrite as N (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EBC825C" w14:textId="5FE404BC" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>8/16/23</w:t>
+          <w:p w14:paraId="70CCBD19" w14:textId="1914F988" w:rsidR="003075D0" w:rsidRPr="00A3031A" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8/22/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60E1D7F0" w14:textId="01C34703" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>.086</w:t>
+          <w:p w14:paraId="797F4D3B" w14:textId="4B8026E5" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53260E31" w14:textId="429FED5F" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>.086</w:t>
+          <w:p w14:paraId="23C2D908" w14:textId="6F47FAED" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75FB5F3D" w14:textId="58BAF1D5" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="050CC07B" w14:textId="3923512F" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4781A783" w14:textId="16DC5A50" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="5540E77A" w14:textId="443F2A61" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54042C46" w14:textId="1E81720D" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...9 lines deleted...]
-              <w:t>Discharge of oil drilling wastes and from metal refineries; erosion of natural deposits</w:t>
+          <w:p w14:paraId="35FD2763" w14:textId="3B807380" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Erosion of natural deposits; leaching from fertilizer use and septic systems</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A12E4F" w:rsidRPr="001F3468" w14:paraId="041FC909" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="003075D0" w:rsidRPr="001F3468" w14:paraId="3F23518C" w14:textId="77777777" w:rsidTr="002F1DD3">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F28B579" w14:textId="170DB2C7" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="3FB5DBC2" w14:textId="15420AB8" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Fluoride</w:t>
+              <w:t>Barium (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27C6966F" w14:textId="499693C3" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="3EBC825C" w14:textId="5FE404BC" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A3031A">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>8/16/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0885F200" w14:textId="03CC547D" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>0.098</w:t>
+          <w:p w14:paraId="60E1D7F0" w14:textId="01C34703" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15A19D07" w14:textId="6A7C57BD" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>0.098</w:t>
+          <w:p w14:paraId="53260E31" w14:textId="429FED5F" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7411E3C4" w14:textId="03904401" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>2.0</w:t>
+          <w:p w14:paraId="75FB5F3D" w14:textId="58BAF1D5" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D5BC851" w14:textId="508D8752" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="4781A783" w14:textId="16DC5A50" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7520BDD7" w14:textId="608D2E07" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...9 lines deleted...]
-              <w:t>Erosion of natural deposits; water additive which promotes strong teeth; discharge from fertilizer and aluminum factories</w:t>
+          <w:p w14:paraId="54042C46" w14:textId="1E81720D" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Discharge of oil drilling wastes and from metal refineries; erosion of natural deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00227914" w:rsidRPr="001F3468" w14:paraId="001608D1" w14:textId="77777777" w:rsidTr="003D1875">
-[...174 lines deleted...]
-      <w:tr w:rsidR="00227914" w:rsidRPr="001F3468" w14:paraId="3325AB52" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="003075D0" w:rsidRPr="001F3468" w14:paraId="041FC909" w14:textId="77777777" w:rsidTr="002F1DD3">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0F28B579" w14:textId="64121A7E" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Fluoride (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="27C6966F" w14:textId="499693C3" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A3031A">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8/16/23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0885F200" w14:textId="03CC547D" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="15A19D07" w14:textId="6A7C57BD" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7411E3C4" w14:textId="03904401" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2.0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D5BC851" w14:textId="508D8752" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7520BDD7" w14:textId="608D2E07" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Erosion of natural deposits; water additive which promotes strong teeth; discharge from fertilizer and aluminum factories</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="001F3468" w14:paraId="001608D1" w14:textId="77777777" w:rsidTr="002F1DD3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="4725F59C" w14:textId="22089896" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Gross Alpha (pCi/L)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="164C3BE3" w14:textId="5A39DD27" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7/18/25</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="05A2419E" w14:textId="35F07402" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CBC0F2F" w14:textId="72FC5935" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4.23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="159F4E2D" w14:textId="3ED266F1" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1B86CE7F" w14:textId="28C40B16" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(0)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1DAC8FD1" w14:textId="03EA152D" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Erosion of natural deposits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="001F3468" w14:paraId="5EF7ED32" w14:textId="77777777" w:rsidTr="002F1DD3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="61E8D8CC" w14:textId="0EFA4ADA" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00227914" w:rsidP="00227914">
+          <w:p w14:paraId="4837F29E" w14:textId="3DCAEDD1" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Chlorine (ppm)</w:t>
+              <w:t>Uranium (pCi/L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3CD1FB67" w14:textId="36327378" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00DF1B81" w:rsidP="00227914">
-[...16 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="2563646D" w14:textId="4B1D97CA" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7/18/25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5EA66A78" w14:textId="393A24D8" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00162087" w:rsidP="0046503A">
-[...16 lines deleted...]
-              <w:t>6</w:t>
+          <w:p w14:paraId="711078F2" w14:textId="55F27B7E" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="314F6572" w14:textId="5D344ADC" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00162087" w:rsidP="00227914">
-[...28 lines deleted...]
-              <w:t>70</w:t>
+          <w:p w14:paraId="1FFCC378" w14:textId="326F3467" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="33164458" w14:textId="77777777" w:rsidR="00227914" w:rsidRDefault="00227914" w:rsidP="00227914">
-[...24 lines deleted...]
-              <w:t>(as Cl)</w:t>
+          <w:p w14:paraId="3EE38745" w14:textId="245A607F" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="14ED7F95" w14:textId="17DA9491" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00227914" w:rsidP="00227914">
-[...10 lines deleted...]
-              <w:t>[MRDLG=4(as Cl)</w:t>
+          <w:p w14:paraId="39C93024" w14:textId="0D304205" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76443EAF" w14:textId="3782390C" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00227914" w:rsidP="00227914">
+          <w:p w14:paraId="7648B941" w14:textId="437B2718" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Erosion of natural deposits</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="001F3468" w14:paraId="3325AB52" w14:textId="77777777" w:rsidTr="002F1DD3">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61E8D8CC" w14:textId="0EFA4ADA" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Chlorine (ppm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CD1FB67" w14:textId="67E43A9C" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA66A78" w14:textId="1D0A007F" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.63</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="314F6572" w14:textId="5E71D6C1" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.55 – 0.69</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33164458" w14:textId="77777777" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[MRDL = 4.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DF396D0" w14:textId="7848B1D1" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(as Cl)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14ED7F95" w14:textId="17DA9491" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[MRDLG=4(as Cl)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="76443EAF" w14:textId="3782390C" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Drinking water disinfectant added for treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3DC2" w:rsidRPr="00F41F91" w14:paraId="7D09D7FF" w14:textId="77777777" w:rsidTr="003A6390">
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00F41F91" w14:paraId="7D09D7FF" w14:textId="77777777" w:rsidTr="003A6390">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10836" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="22143A35" w14:textId="4238EFC7" w:rsidR="008F3DC2" w:rsidRPr="00F41F91" w:rsidRDefault="008F3DC2" w:rsidP="003A6390">
+          <w:p w14:paraId="22143A35" w14:textId="42228F7D" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve">TAble </w:t>
             </w:r>
-            <w:r w:rsidR="00162087">
+            <w:r w:rsidR="007B7469">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
-              <w:t>4</w:t>
+              <w:t>5</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve"> – detection of contaminants with a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Secondary</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve"> Drinking Water Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="008F3DC2" w:rsidRPr="00F41F91" w14:paraId="78F8B0CA" w14:textId="77777777" w:rsidTr="003A6390">
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00F41F91" w14:paraId="78F8B0CA" w14:textId="77777777" w:rsidTr="003A6390">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7DB03C2E" w14:textId="77777777" w:rsidR="008F3DC2" w:rsidRPr="00F41F91" w:rsidRDefault="008F3DC2" w:rsidP="003A6390">
+          <w:p w14:paraId="7DB03C2E" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="exact"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Chemical or Constituent</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(and reporting units)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D01BC4D" w14:textId="77777777" w:rsidR="008F3DC2" w:rsidRPr="00F41F91" w:rsidRDefault="008F3DC2" w:rsidP="003A6390">
+          <w:p w14:paraId="6D01BC4D" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sample Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="76A1BF18" w14:textId="77777777" w:rsidR="008F3DC2" w:rsidRPr="00F41F91" w:rsidRDefault="008F3DC2" w:rsidP="003A6390">
+          <w:p w14:paraId="76A1BF18" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Level Detected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="362CF5ED" w14:textId="77777777" w:rsidR="008F3DC2" w:rsidRPr="00F41F91" w:rsidRDefault="008F3DC2" w:rsidP="003A6390">
+          <w:p w14:paraId="362CF5ED" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Range of Detections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75E368D3" w14:textId="77777777" w:rsidR="008F3DC2" w:rsidRPr="00F41F91" w:rsidRDefault="008F3DC2" w:rsidP="003A6390">
+          <w:p w14:paraId="75E368D3" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>S</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MCL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30395DCA" w14:textId="77777777" w:rsidR="008F3DC2" w:rsidRPr="00F41F91" w:rsidRDefault="008F3DC2" w:rsidP="003A6390">
+          <w:p w14:paraId="30395DCA" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PHG</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
               <w:t>(MCLG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="23CFE108" w14:textId="77777777" w:rsidR="008F3DC2" w:rsidRPr="00F41F91" w:rsidRDefault="008F3DC2" w:rsidP="003A6390">
+          <w:p w14:paraId="23CFE108" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Typical Source of Contaminant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w14:paraId="0239C23D" w14:textId="77777777" w:rsidTr="003A6390">
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00F41F91" w14:paraId="0239C23D" w14:textId="77777777" w:rsidTr="003A6390">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="77A3411F" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="77A3411F" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Chloride (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D063953" w14:textId="567E87D8" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="4D063953" w14:textId="567E87D8" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364A8">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>8/16/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="02D1F0C2" w14:textId="5E5D853E" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="02D1F0C2" w14:textId="5E5D853E" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4B0E0084" w14:textId="309019AE" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="4B0E0084" w14:textId="309019AE" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7336B114" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="7336B114" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1434370B" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="1434370B" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32304E54" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="32304E54" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Runoff/leaching from natural deposits; seawater influence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w14:paraId="6D736C08" w14:textId="77777777" w:rsidTr="003A6390">
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00F41F91" w14:paraId="6D736C08" w14:textId="77777777" w:rsidTr="003A6390">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CDD49D7" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="7CDD49D7" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sulfate (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5066B957" w14:textId="3F8240B9" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="5066B957" w14:textId="3F8240B9" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364A8">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>8/16/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0FE10F4E" w14:textId="074B4938" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="0FE10F4E" w14:textId="074B4938" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4814EEDD" w14:textId="684D31A9" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="4814EEDD" w14:textId="684D31A9" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="661C71B8" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="661C71B8" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6C438D16" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="6C438D16" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76887EBF" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="76887EBF" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Runoff/leaching from natural deposits; industrial wastes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w14:paraId="7B695357" w14:textId="77777777" w:rsidTr="003A6390">
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00F41F91" w14:paraId="7B695357" w14:textId="77777777" w:rsidTr="003A6390">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0004587C" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="0004587C" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Total Dissolved Solids (TDS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41C33DFA" w14:textId="426D8433" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="41C33DFA" w14:textId="426D8433" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364A8">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>8/16/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7A2D6ABF" w14:textId="385A13E3" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="7A2D6ABF" w14:textId="385A13E3" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3B6521AA" w14:textId="1921BFA5" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="3B6521AA" w14:textId="1921BFA5" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>320</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="31C94F66" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="31C94F66" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="12F7D153" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="12F7D153" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48262BC0" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="48262BC0" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Runoff/leaching from natural deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w14:paraId="3B22EF8B" w14:textId="77777777" w:rsidTr="003D1875">
-[...269 lines deleted...]
-      <w:tr w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w14:paraId="72FAA510" w14:textId="77777777" w:rsidTr="003A6390">
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00F41F91" w14:paraId="3B22EF8B" w14:textId="77777777" w:rsidTr="003A6390">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="62AA30A7" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="12AF34B5" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
-              <w:t>Specific Conductance (µS/cm)</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Turbidity (Units)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="36196FAE" w14:textId="608EB780" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="6685C038" w14:textId="79FC50F8" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C364A8">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>8/16/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="08DE271A" w14:textId="357E7887" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>462</w:t>
+          <w:p w14:paraId="342C1496" w14:textId="16C57789" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4D8ECF76" w14:textId="5F7C4D18" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>462</w:t>
+          <w:p w14:paraId="1A1E9C15" w14:textId="2E3155DA" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7AB9B27D" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...7 lines deleted...]
-              <w:t>1600</w:t>
+          <w:p w14:paraId="23568016" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="41015055" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
+          <w:p w14:paraId="487C9725" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6A73AE82" w14:textId="77777777" w:rsidR="00A12E4F" w:rsidRPr="00F41F91" w:rsidRDefault="00A12E4F" w:rsidP="00A12E4F">
-[...6 lines deleted...]
-              <w:t>Substances that form ions when in water; seawater influence.</w:t>
+          <w:p w14:paraId="6EBF4765" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Soil runoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D1875" w:rsidRPr="00F41F91" w14:paraId="2D75F5A0" w14:textId="77777777" w:rsidTr="003A6390">
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00F41F91" w14:paraId="7104DD49" w14:textId="77777777" w:rsidTr="003A6390">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4062B2AF" w14:textId="2B4A8D52" w:rsidR="003D1875" w:rsidRDefault="003D1875" w:rsidP="00A12E4F">
+          <w:p w14:paraId="464C7918" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
             <w:pPr>
               <w:ind w:left="187"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Chromium (hexavalent) (ug/L</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Color (Units)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="256DB480" w14:textId="188B55DB" w:rsidR="003D1875" w:rsidRPr="00C364A8" w:rsidRDefault="00A964A0" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>1/8/25</w:t>
+          <w:p w14:paraId="7ECE6023" w14:textId="29FAE6EA" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C364A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8/16/23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB24C91" w14:textId="70D90F31" w:rsidR="003D1875" w:rsidRDefault="003D1875" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>0.45</w:t>
+          <w:p w14:paraId="4E4B176C" w14:textId="772301E9" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5F304E1C" w14:textId="094D2BC7" w:rsidR="003D1875" w:rsidRDefault="003D1875" w:rsidP="00A12E4F">
-[...10 lines deleted...]
-              <w:t>0.45</w:t>
+          <w:p w14:paraId="31CE7C0D" w14:textId="56AD0622" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5B3176B1" w14:textId="257F61EE" w:rsidR="003D1875" w:rsidRDefault="003D1875" w:rsidP="00A12E4F">
-[...4 lines deleted...]
-              <w:t>10</w:t>
+          <w:p w14:paraId="5979D530" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="13A33B12" w14:textId="04B11D0F" w:rsidR="003D1875" w:rsidRDefault="003D1875" w:rsidP="00A12E4F">
-[...4 lines deleted...]
-              <w:t>0.02</w:t>
+          <w:p w14:paraId="31F483CE" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="781DE20D" w14:textId="61ADA3AB" w:rsidR="003D1875" w:rsidRDefault="00A964A0" w:rsidP="00A12E4F">
-[...1 lines deleted...]
-              <w:t>Erosion of natural deposits; transformation of naturally occurring trivalent chromium to hexavalent chromium by natural processes &amp; human activities such as discharges from electroplating factories, wood preservation, chemical synthesis refractory production</w:t>
+          <w:p w14:paraId="0C7148DC" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Naturally-occurring materials.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00F41F91" w14:paraId="72FAA510" w14:textId="77777777" w:rsidTr="003A6390">
+        <w:trPr>
+          <w:trHeight w:val="432"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="62AA30A7" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:ind w:left="187"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Specific Conductance (µS/cm)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="36196FAE" w14:textId="608EB780" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C364A8">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8/16/23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08DE271A" w14:textId="357E7887" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>462</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8ECF76" w14:textId="5F7C4D18" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>462</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7AB9B27D" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1600</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="41015055" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>None</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6A73AE82" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00F41F91" w:rsidRDefault="003075D0" w:rsidP="003075D0">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>Substances that form ions when in water; seawater influence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7A3F9BEA" w14:textId="334BC029" w:rsidR="00BC6327" w:rsidRPr="001F3468" w:rsidRDefault="00BC6327" w:rsidP="00294205">
+    <w:p w14:paraId="5AD2B0AA" w14:textId="77777777" w:rsidR="007B7469" w:rsidRDefault="007B7469" w:rsidP="003075D0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5663D4B8" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRDefault="00BB5BDE" w:rsidP="003075D0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FC61DCF" w14:textId="506C9F14" w:rsidR="00BB5BDE" w:rsidRPr="00BC73D0" w:rsidRDefault="00BB5BDE" w:rsidP="00E1197D">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="720" w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE2D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Summary Information for Violation of a MCL, MRDL, AL, TT, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00CE2D72">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+        <w:t>or Monitoring and Reporting Requirement</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2095"/>
+        <w:gridCol w:w="2203"/>
+        <w:gridCol w:w="2203"/>
+        <w:gridCol w:w="2203"/>
+        <w:gridCol w:w="2096"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00BB5BDE" w:rsidRPr="00CC2F86" w14:paraId="73CDEADD" w14:textId="77777777" w:rsidTr="00064932">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C264911" w14:textId="456D37BF" w:rsidR="00BB5BDE" w:rsidRPr="00CC2F86" w:rsidRDefault="00BB5BDE" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TABLE </w:t>
+            </w:r>
+            <w:r w:rsidR="00E1197D">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC2F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>VIOLATION OF A MCL, MRDL, AL, TT, OR MONITORING AND REPORTING REQUIREMENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5BDE" w:rsidRPr="00CC2F86" w14:paraId="1CCCBB54" w14:textId="77777777" w:rsidTr="00064932">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DB80A62" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRPr="00CC2F86" w:rsidRDefault="00BB5BDE" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC2F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Violation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5873333B" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRPr="00CC2F86" w:rsidRDefault="00BB5BDE" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC2F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Explanation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="56815246" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRPr="00CC2F86" w:rsidRDefault="00BB5BDE" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC2F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A3E1A3A" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRPr="00CC2F86" w:rsidRDefault="00BB5BDE" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC2F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Actions Taken to Correct the Violation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B80F1E4" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRPr="00CC2F86" w:rsidRDefault="00BB5BDE" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC2F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Health Effects Language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BB5BDE" w:rsidRPr="00FB2867" w14:paraId="06A8EE96" w14:textId="77777777" w:rsidTr="00064932">
+        <w:trPr>
+          <w:trHeight w:val="1638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="753B56F6" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRDefault="00BB5BDE" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Lead Service Line Inventory – Initial</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00840638" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRPr="00FB2867" w:rsidRDefault="00BB5BDE" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="63EF46B7" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRPr="00EE3354" w:rsidRDefault="00BB5BDE" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>We failed to develop an LSL Inventory by the deadline of October 16, 2024.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="6D78D968" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRPr="00FB2867" w:rsidRDefault="00BB5BDE" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Since October 16, 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="50396AE8" w14:textId="1DC8CBFB" w:rsidR="00BB5BDE" w:rsidRPr="00FB2867" w:rsidRDefault="00BB5BDE" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="45C7377F" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRPr="00A43D38" w:rsidRDefault="00BB5BDE" w:rsidP="00064932">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Infants and children who drink water containing lead in excess of the action level may experience delays in their physical or mental development.  Children may show slight deficits in attention span and learning abilities.  Adults who drink this water over many years may develop kidney problems or high blood pressure.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30BA6D98" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRDefault="00BB5BDE" w:rsidP="00E1197D">
+      <w:pPr>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10823" w:type="dxa"/>
+        <w:tblInd w:w="85" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2118"/>
+        <w:gridCol w:w="2203"/>
+        <w:gridCol w:w="2203"/>
+        <w:gridCol w:w="2203"/>
+        <w:gridCol w:w="2096"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00E1197D" w:rsidRPr="00CC2F86" w14:paraId="27241B48" w14:textId="77777777" w:rsidTr="00064932">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10823" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2604F47D" w14:textId="500734C4" w:rsidR="00E1197D" w:rsidRPr="00CC2F86" w:rsidRDefault="00E1197D" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TABLE 6 - </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00CC2F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>VIOLATION OF A MCL, MRDL, AL, TT, OR MONITORING AND REPORTING REQUIREMENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1197D" w:rsidRPr="00CC2F86" w14:paraId="5AB74195" w14:textId="77777777" w:rsidTr="00064932">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F3751A7" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRPr="00CC2F86" w:rsidRDefault="00E1197D" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC2F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Violation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="78444BDB" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRPr="00CC2F86" w:rsidRDefault="00E1197D" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC2F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Explanation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F1F08BE" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRPr="00CC2F86" w:rsidRDefault="00E1197D" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC2F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="149F485A" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRPr="00CC2F86" w:rsidRDefault="00E1197D" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC2F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Actions Taken to Correct the Violation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="3DA76AC1" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRPr="00CC2F86" w:rsidRDefault="00E1197D" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00CC2F86">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Health Effects Language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00E1197D" w:rsidRPr="00FB2867" w14:paraId="661541AF" w14:textId="77777777" w:rsidTr="00064932">
+        <w:trPr>
+          <w:trHeight w:val="1638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2118" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="435BD84E" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRPr="00FB2867" w:rsidRDefault="00E1197D" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Lead Service Line Reporting – Initial</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="358606BF" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRPr="00EE3354" w:rsidRDefault="00E1197D" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>We failed to report the LSL Inventory by the deadline of October 16, 2024.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="71BDA221" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRPr="00FB2867" w:rsidRDefault="00E1197D" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Since October 16, 2024</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="1301B68A" w14:textId="7EDF3B08" w:rsidR="00E1197D" w:rsidRPr="00FB2867" w:rsidRDefault="00E1197D" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2096" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="43C48AFF" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRPr="00A43D38" w:rsidRDefault="00E1197D" w:rsidP="00064932">
+            <w:pPr>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Infants and children who drink water containing lead in excess of the action level may experience delays in their physical or mental development.  Children may show slight deficits in attention span and learning abilities.  Adults who drink this water over many years may develop kidney problems or high blood pressure.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6A100BB5" w14:textId="77777777" w:rsidR="00BB5BDE" w:rsidRDefault="00BB5BDE" w:rsidP="003075D0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E6E230C" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRDefault="00E1197D" w:rsidP="003075D0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="574B0509" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRDefault="00E1197D" w:rsidP="003075D0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="325DB81B" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRDefault="00E1197D" w:rsidP="003075D0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32A8CD31" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRDefault="00E1197D" w:rsidP="003075D0">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10908" w:type="dxa"/>
+        <w:jc w:val="center"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="990"/>
+        <w:gridCol w:w="1350"/>
+        <w:gridCol w:w="1440"/>
+        <w:gridCol w:w="900"/>
+        <w:gridCol w:w="1080"/>
+        <w:gridCol w:w="2808"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00A93A21" w14:paraId="2FFF3B9B" w14:textId="77777777" w:rsidTr="00064932">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10908" w:type="dxa"/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B679656" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+              </w:rPr>
+              <w:t>STAGE 2 detection of DISINFECTANTs/DISINFECTion BYPRODUCT RULE MONITORING</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00A93A21" w14:paraId="412D14DD" w14:textId="77777777" w:rsidTr="00064932">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D9E8565" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A93A21">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Chemical or Constituent</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A93A21">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00A93A21">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(and reporting units)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75705698" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A93A21">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sample Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="71B6FC6D" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A93A21">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Level Detected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="13FEE181" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="place">
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceType">
+                <w:r w:rsidRPr="00A93A21">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>Range</w:t>
+                </w:r>
+              </w:smartTag>
+              <w:r w:rsidRPr="00A93A21">
+                <w:rPr>
+                  <w:b/>
+                  <w:sz w:val="18"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> of </w:t>
+              </w:r>
+              <w:smartTag w:uri="urn:schemas-microsoft-com:office:smarttags" w:element="PlaceName">
+                <w:r w:rsidRPr="00A93A21">
+                  <w:rPr>
+                    <w:b/>
+                    <w:sz w:val="18"/>
+                  </w:rPr>
+                  <w:t>Detections</w:t>
+                </w:r>
+              </w:smartTag>
+            </w:smartTag>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="341DC7BD" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A93A21">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MCL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="75846823" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A93A21">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>PHG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00A93A21">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(MCLG)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="739BF5AE" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:pStyle w:val="Heading7"/>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00A93A21">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Typical Source of Contaminant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00A93A21" w14:paraId="7ED1ED15" w14:textId="77777777" w:rsidTr="00064932">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="7986377A" w14:textId="77777777" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:ind w:left="187"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Total Trihalomethanes (TTHMs) (ppb)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D0B3151" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:ind w:left="187"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="216FBCC8" w14:textId="50FEFCE2" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="007B7469" w:rsidP="00064932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="003075D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="003075D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56A9FBA7" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52281BF2" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>ND</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67C4EA6E" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>80</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="08625DCC" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="40B51ACC" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Byproduct of drinking water disinfection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003075D0" w:rsidRPr="00A93A21" w14:paraId="1314B56A" w14:textId="77777777" w:rsidTr="00064932">
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="56812AD3" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:ind w:left="187"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Haloacetic Acids (5) (HAA5) (ppb)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3454C595" w14:textId="4129F5F3" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="007B7469" w:rsidP="00064932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8</w:t>
+            </w:r>
+            <w:r w:rsidR="003075D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+            <w:r w:rsidR="003075D0">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="332CB24E" w14:textId="38170E62" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="007B7469" w:rsidP="00064932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="54C1379F" w14:textId="0DFD1575" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="007B7469" w:rsidP="00064932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>6.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="137FAE13" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>60</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2445C42E" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>N/A</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="2383D1CF" w14:textId="77777777" w:rsidR="003075D0" w:rsidRPr="00A93A21" w:rsidRDefault="003075D0" w:rsidP="00064932">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Byproduct of drinking water disinfection</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3805B66A" w14:textId="77777777" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="00294205">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="333034D5" w14:textId="77777777" w:rsidR="003075D0" w:rsidRDefault="003075D0" w:rsidP="00294205">
+      <w:pPr>
+        <w:spacing w:before="240" w:after="240"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="26"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7A3F9BEA" w14:textId="4E33C598" w:rsidR="00BC6327" w:rsidRPr="001F3468" w:rsidRDefault="00BC6327" w:rsidP="00294205">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Additional General Information on Drinking Water</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754D5F4F" w14:textId="77777777" w:rsidR="001331D3" w:rsidRPr="0012764D" w:rsidRDefault="001331D3" w:rsidP="002B0B02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="9900"/>
         </w:tabs>
         <w:spacing w:before="0" w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
@@ -6337,51 +8566,51 @@
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00EE7E33" w:rsidRPr="0012764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>EPA’s Safe Drinking Water Hotline (1-800-426-4791).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344E4AEB" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="001F3468" w:rsidRDefault="00BC6327" w:rsidP="002B0B02">
+    <w:p w14:paraId="344E4AEB" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRDefault="00BC6327" w:rsidP="002B0B02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0" w:after="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Some people may be more vulnerable to contaminants in drinking water than the general population.  Immuno-compromised persons such as persons with cancer undergoing chemotherapy, persons who have undergone organ transplants, people with HIV/AIDS or other immune system disorders, some elderly, and infants can be particularly at risk from infections. </w:t>
       </w:r>
       <w:r w:rsidR="00365C7B" w:rsidRPr="0012764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">These people should seek advice about drinking water from their health care providers. </w:t>
       </w:r>
@@ -6413,85 +8642,87 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">EPA/Centers for Disease Control (CDC) guidelines on appropriate means to lessen the risk of infection by </w:t>
       </w:r>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Cryptosporidium</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other microbial contaminants are available from the Safe Drinking Water Hotline (1-800-426-4791).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9CDE88" w14:textId="1A822219" w:rsidR="008D6F4A" w:rsidRPr="001F3468" w:rsidRDefault="008D6F4A" w:rsidP="002B0B02">
+    <w:p w14:paraId="1620B934" w14:textId="77777777" w:rsidR="00E1197D" w:rsidRPr="001F3468" w:rsidRDefault="00E1197D" w:rsidP="002B0B02">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="180"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A9CDE88" w14:textId="32667164" w:rsidR="008D6F4A" w:rsidRPr="001F3468" w:rsidRDefault="008D6F4A" w:rsidP="002B0B02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">Lead-Specific Language:  If present, elevated levels of lead can cause serious health problems, especially for pregnant women and young children.  Lead in drinking water is primarily from materials and components associated with service lines and home plumbing.  </w:t>
       </w:r>
       <w:r w:rsidR="00C148EF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>GCG Water System</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is responsible for providing high quality drinking water, but cannot control </w:t>
-[...6 lines deleted...]
-        <w:t>the variety of materials used in plumbing components.  When your water has been sitting for several hours, you can minimize the potential for lead exposure by flushing your tap for 30 seconds to 2</w:t>
+        <w:t xml:space="preserve"> is responsible for providing high quality drinking water, but cannot control the variety of materials used in plumbing components.  When your water has been sitting for several hours, you can minimize the potential for lead exposure by flushing your tap for 30 seconds to 2</w:t>
       </w:r>
       <w:r w:rsidR="00365C7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">minutes before using water for drinking or cooking. </w:t>
       </w:r>
       <w:r w:rsidR="00365C7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are concerned about lead in your water, you may wish to have your water tested.  Information on lead in drinking water, testing methods, and steps you can take to minimize exposure is available from the Safe Drinking Water Hotline </w:t>
       </w:r>
@@ -6510,175 +8741,173 @@
       <w:r w:rsidR="00365C7B" w:rsidRPr="00E05746">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidR="00F87E2C" w:rsidRPr="00E05746">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">1) </w:t>
       </w:r>
       <w:r w:rsidRPr="00E05746">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
-        <w:r w:rsidR="0080460B" w:rsidRPr="00273001">
+        <w:r w:rsidR="00E1197D" w:rsidRPr="00721B7C">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
-          <w:t>http://www.epa.gov/lead</w:t>
+          <w:t>http://www.epa.gov/safewater/lead</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008D6F4A" w:rsidRPr="001F3468" w:rsidSect="00E45705">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="864" w:right="720" w:bottom="864" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0A3CFB02" w14:textId="77777777" w:rsidR="00242B0A" w:rsidRDefault="00242B0A">
+    <w:p w14:paraId="38DE0F24" w14:textId="77777777" w:rsidR="00E721DB" w:rsidRDefault="00E721DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="31C6E683" w14:textId="77777777" w:rsidR="00242B0A" w:rsidRDefault="00242B0A">
+    <w:p w14:paraId="6F9968B8" w14:textId="77777777" w:rsidR="00E721DB" w:rsidRDefault="00E721DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Footlight MT Light">
     <w:panose1 w:val="0204060206030A020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Comic Sans MS">
     <w:panose1 w:val="030F0702030302020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="script"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000687" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000287" w:usb1="00000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian Light">
-    <w:altName w:val="等线 Light"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
-    <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="60321423" w14:textId="31F52022" w:rsidR="00BC6327" w:rsidRDefault="00BC6327">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
@@ -6730,58 +8959,58 @@
         <w:iCs/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00B56F52" w:rsidRPr="005D1987">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00383730" w:rsidRPr="005D1987">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4AF8CFDE" w14:textId="77777777" w:rsidR="00242B0A" w:rsidRDefault="00242B0A">
+    <w:p w14:paraId="0B26744D" w14:textId="77777777" w:rsidR="00E721DB" w:rsidRDefault="00E721DB">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="50BBCE84" w14:textId="77777777" w:rsidR="00242B0A" w:rsidRDefault="00242B0A">
+    <w:p w14:paraId="3ED1D34D" w14:textId="77777777" w:rsidR="00E721DB" w:rsidRDefault="00E721DB">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51516AA5" w14:textId="77777777" w:rsidR="00E45705" w:rsidRDefault="00E45705" w:rsidP="00E45705">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:iCs/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
@@ -7496,211 +9725,214 @@
     <w:rsid w:val="00246D6E"/>
     <w:rsid w:val="0025510E"/>
     <w:rsid w:val="00256496"/>
     <w:rsid w:val="00260467"/>
     <w:rsid w:val="00264941"/>
     <w:rsid w:val="00273001"/>
     <w:rsid w:val="002856B8"/>
     <w:rsid w:val="00294205"/>
     <w:rsid w:val="002A20BB"/>
     <w:rsid w:val="002A3636"/>
     <w:rsid w:val="002A5C9F"/>
     <w:rsid w:val="002A746D"/>
     <w:rsid w:val="002B0B02"/>
     <w:rsid w:val="002B3B52"/>
     <w:rsid w:val="002D0118"/>
     <w:rsid w:val="002D15BC"/>
     <w:rsid w:val="002D429D"/>
     <w:rsid w:val="002D728F"/>
     <w:rsid w:val="002E43B8"/>
     <w:rsid w:val="002F07E8"/>
     <w:rsid w:val="002F0A31"/>
     <w:rsid w:val="002F1DD3"/>
     <w:rsid w:val="002F6EC9"/>
     <w:rsid w:val="00301D86"/>
     <w:rsid w:val="00304873"/>
+    <w:rsid w:val="003075D0"/>
     <w:rsid w:val="003205C1"/>
     <w:rsid w:val="00322340"/>
     <w:rsid w:val="0033024B"/>
     <w:rsid w:val="00332A75"/>
     <w:rsid w:val="00335461"/>
     <w:rsid w:val="00340568"/>
     <w:rsid w:val="00341671"/>
     <w:rsid w:val="00342536"/>
     <w:rsid w:val="0034785D"/>
     <w:rsid w:val="00357F0C"/>
     <w:rsid w:val="00365C7B"/>
     <w:rsid w:val="00377086"/>
     <w:rsid w:val="00383730"/>
     <w:rsid w:val="00391089"/>
     <w:rsid w:val="00391E62"/>
     <w:rsid w:val="00397893"/>
     <w:rsid w:val="003A5EB5"/>
     <w:rsid w:val="003B1F6B"/>
     <w:rsid w:val="003B3381"/>
     <w:rsid w:val="003C2FCC"/>
     <w:rsid w:val="003C7E02"/>
-    <w:rsid w:val="003D1875"/>
     <w:rsid w:val="003E7032"/>
     <w:rsid w:val="003F23AC"/>
     <w:rsid w:val="003F3A38"/>
     <w:rsid w:val="003F5E00"/>
     <w:rsid w:val="004053E9"/>
     <w:rsid w:val="00412B2F"/>
     <w:rsid w:val="00415B66"/>
     <w:rsid w:val="00416A8E"/>
     <w:rsid w:val="0041709B"/>
     <w:rsid w:val="004230E3"/>
     <w:rsid w:val="0042631E"/>
     <w:rsid w:val="00427F0E"/>
     <w:rsid w:val="00435A3F"/>
     <w:rsid w:val="00441930"/>
     <w:rsid w:val="00442D66"/>
     <w:rsid w:val="004445E4"/>
     <w:rsid w:val="00446969"/>
     <w:rsid w:val="0045424E"/>
     <w:rsid w:val="00462FEB"/>
     <w:rsid w:val="0046503A"/>
     <w:rsid w:val="00470811"/>
     <w:rsid w:val="0047086C"/>
     <w:rsid w:val="00472D17"/>
     <w:rsid w:val="00473411"/>
     <w:rsid w:val="004848BB"/>
     <w:rsid w:val="004912AD"/>
     <w:rsid w:val="00492061"/>
     <w:rsid w:val="004A05D8"/>
     <w:rsid w:val="004A07B2"/>
     <w:rsid w:val="004A1ABC"/>
     <w:rsid w:val="004A2077"/>
     <w:rsid w:val="004B7187"/>
     <w:rsid w:val="004C5E5E"/>
     <w:rsid w:val="004D509C"/>
     <w:rsid w:val="004F3C5B"/>
     <w:rsid w:val="004F67E6"/>
     <w:rsid w:val="004F7FB8"/>
     <w:rsid w:val="00501116"/>
     <w:rsid w:val="00501B52"/>
     <w:rsid w:val="005065B7"/>
     <w:rsid w:val="00514FDA"/>
     <w:rsid w:val="00534BB7"/>
     <w:rsid w:val="00535F64"/>
     <w:rsid w:val="00535F8B"/>
     <w:rsid w:val="00537BEA"/>
     <w:rsid w:val="0054057D"/>
     <w:rsid w:val="00546A68"/>
-    <w:rsid w:val="00546EA0"/>
     <w:rsid w:val="00546FDB"/>
     <w:rsid w:val="00552D92"/>
     <w:rsid w:val="005540D9"/>
     <w:rsid w:val="0055419E"/>
     <w:rsid w:val="0056039D"/>
     <w:rsid w:val="005830FA"/>
     <w:rsid w:val="0058536C"/>
     <w:rsid w:val="005937EB"/>
     <w:rsid w:val="005A087D"/>
     <w:rsid w:val="005C04C1"/>
     <w:rsid w:val="005D1987"/>
     <w:rsid w:val="005D4636"/>
     <w:rsid w:val="005D5746"/>
     <w:rsid w:val="005D698E"/>
     <w:rsid w:val="005D7E01"/>
     <w:rsid w:val="005E0C69"/>
     <w:rsid w:val="005E279B"/>
     <w:rsid w:val="005E4953"/>
     <w:rsid w:val="005E6068"/>
     <w:rsid w:val="005F17BC"/>
     <w:rsid w:val="005F44CB"/>
     <w:rsid w:val="0060219E"/>
     <w:rsid w:val="00606A2B"/>
     <w:rsid w:val="00615750"/>
     <w:rsid w:val="00623849"/>
     <w:rsid w:val="00630AE6"/>
     <w:rsid w:val="00633A17"/>
     <w:rsid w:val="00640676"/>
     <w:rsid w:val="0064205A"/>
     <w:rsid w:val="00643C66"/>
     <w:rsid w:val="00652F8C"/>
     <w:rsid w:val="006537F6"/>
     <w:rsid w:val="0066456C"/>
     <w:rsid w:val="006672EF"/>
     <w:rsid w:val="0067168B"/>
     <w:rsid w:val="00680846"/>
     <w:rsid w:val="0068272C"/>
     <w:rsid w:val="00691186"/>
     <w:rsid w:val="00695A6F"/>
     <w:rsid w:val="006A04A9"/>
     <w:rsid w:val="006A482B"/>
+    <w:rsid w:val="006B092B"/>
     <w:rsid w:val="006C2732"/>
     <w:rsid w:val="006C7186"/>
     <w:rsid w:val="006D4D93"/>
     <w:rsid w:val="006D506D"/>
     <w:rsid w:val="006E03F6"/>
     <w:rsid w:val="006E11B6"/>
     <w:rsid w:val="007003D1"/>
     <w:rsid w:val="007017A9"/>
     <w:rsid w:val="0071047D"/>
     <w:rsid w:val="00710939"/>
     <w:rsid w:val="0071576E"/>
     <w:rsid w:val="00717191"/>
     <w:rsid w:val="00717E80"/>
     <w:rsid w:val="00722BA8"/>
     <w:rsid w:val="00737455"/>
     <w:rsid w:val="00742E55"/>
     <w:rsid w:val="007452F3"/>
     <w:rsid w:val="007471DB"/>
     <w:rsid w:val="00775871"/>
     <w:rsid w:val="00783F5A"/>
     <w:rsid w:val="00784E3A"/>
     <w:rsid w:val="00791047"/>
     <w:rsid w:val="00796405"/>
     <w:rsid w:val="00796E52"/>
     <w:rsid w:val="007B0B24"/>
+    <w:rsid w:val="007B0F0A"/>
+    <w:rsid w:val="007B7469"/>
     <w:rsid w:val="007C18C6"/>
     <w:rsid w:val="007D1761"/>
     <w:rsid w:val="007D21BB"/>
     <w:rsid w:val="007E5A55"/>
     <w:rsid w:val="007F584E"/>
     <w:rsid w:val="00801E7B"/>
     <w:rsid w:val="008035BF"/>
     <w:rsid w:val="00803861"/>
     <w:rsid w:val="00803DFB"/>
     <w:rsid w:val="0080460B"/>
     <w:rsid w:val="008063C4"/>
     <w:rsid w:val="00814AAE"/>
     <w:rsid w:val="00816622"/>
     <w:rsid w:val="008222DE"/>
     <w:rsid w:val="0082242B"/>
     <w:rsid w:val="008225EA"/>
     <w:rsid w:val="00824962"/>
     <w:rsid w:val="008272D0"/>
     <w:rsid w:val="00831585"/>
     <w:rsid w:val="00832E7C"/>
     <w:rsid w:val="00836B2C"/>
     <w:rsid w:val="00845F64"/>
     <w:rsid w:val="00857337"/>
     <w:rsid w:val="00860711"/>
     <w:rsid w:val="008642CC"/>
+    <w:rsid w:val="0087061C"/>
     <w:rsid w:val="00881DB7"/>
     <w:rsid w:val="00883433"/>
     <w:rsid w:val="00885381"/>
     <w:rsid w:val="00895240"/>
     <w:rsid w:val="00896E02"/>
     <w:rsid w:val="008A0965"/>
     <w:rsid w:val="008A2D78"/>
     <w:rsid w:val="008A5B6C"/>
     <w:rsid w:val="008A64D8"/>
     <w:rsid w:val="008B01C6"/>
     <w:rsid w:val="008C0889"/>
     <w:rsid w:val="008C42F2"/>
     <w:rsid w:val="008C791A"/>
     <w:rsid w:val="008D12A8"/>
     <w:rsid w:val="008D6F4A"/>
     <w:rsid w:val="008E4080"/>
     <w:rsid w:val="008E4834"/>
     <w:rsid w:val="008E4C3F"/>
     <w:rsid w:val="008F3DC2"/>
     <w:rsid w:val="008F5062"/>
     <w:rsid w:val="008F7660"/>
     <w:rsid w:val="00900CB8"/>
     <w:rsid w:val="00901274"/>
     <w:rsid w:val="00901C69"/>
     <w:rsid w:val="00904288"/>
@@ -7725,89 +9957,90 @@
     <w:rsid w:val="0099313E"/>
     <w:rsid w:val="00995293"/>
     <w:rsid w:val="009B1047"/>
     <w:rsid w:val="009B337D"/>
     <w:rsid w:val="009C0E21"/>
     <w:rsid w:val="009C1882"/>
     <w:rsid w:val="009C3F08"/>
     <w:rsid w:val="009C4A4B"/>
     <w:rsid w:val="009C6436"/>
     <w:rsid w:val="009D4211"/>
     <w:rsid w:val="009D54A3"/>
     <w:rsid w:val="009E153B"/>
     <w:rsid w:val="009E2850"/>
     <w:rsid w:val="009F5401"/>
     <w:rsid w:val="00A0317C"/>
     <w:rsid w:val="00A0355F"/>
     <w:rsid w:val="00A0640D"/>
     <w:rsid w:val="00A107E3"/>
     <w:rsid w:val="00A12E4F"/>
     <w:rsid w:val="00A1516B"/>
     <w:rsid w:val="00A15ACB"/>
     <w:rsid w:val="00A1682E"/>
     <w:rsid w:val="00A24839"/>
     <w:rsid w:val="00A259A6"/>
     <w:rsid w:val="00A44246"/>
+    <w:rsid w:val="00A633D1"/>
     <w:rsid w:val="00A72ADF"/>
     <w:rsid w:val="00A93A21"/>
     <w:rsid w:val="00A94D32"/>
-    <w:rsid w:val="00A964A0"/>
     <w:rsid w:val="00A9766F"/>
     <w:rsid w:val="00AB01B0"/>
     <w:rsid w:val="00AB5E87"/>
     <w:rsid w:val="00AC41BE"/>
     <w:rsid w:val="00AC6D1E"/>
     <w:rsid w:val="00AD4876"/>
     <w:rsid w:val="00AF0445"/>
     <w:rsid w:val="00AF2E38"/>
     <w:rsid w:val="00AF5724"/>
     <w:rsid w:val="00B0620C"/>
     <w:rsid w:val="00B1666D"/>
     <w:rsid w:val="00B20C4F"/>
     <w:rsid w:val="00B2410E"/>
     <w:rsid w:val="00B3023D"/>
     <w:rsid w:val="00B30E79"/>
     <w:rsid w:val="00B44817"/>
     <w:rsid w:val="00B44911"/>
     <w:rsid w:val="00B45743"/>
     <w:rsid w:val="00B46FE7"/>
     <w:rsid w:val="00B51879"/>
     <w:rsid w:val="00B552D9"/>
     <w:rsid w:val="00B56F52"/>
     <w:rsid w:val="00B56F6C"/>
     <w:rsid w:val="00B606D3"/>
     <w:rsid w:val="00B646BC"/>
     <w:rsid w:val="00B67C49"/>
     <w:rsid w:val="00B76677"/>
     <w:rsid w:val="00B772E6"/>
     <w:rsid w:val="00B85CDA"/>
     <w:rsid w:val="00B87C5D"/>
     <w:rsid w:val="00B917F2"/>
     <w:rsid w:val="00B96EC8"/>
     <w:rsid w:val="00BA6254"/>
     <w:rsid w:val="00BB3E43"/>
     <w:rsid w:val="00BB412C"/>
+    <w:rsid w:val="00BB5BDE"/>
     <w:rsid w:val="00BC2F95"/>
     <w:rsid w:val="00BC4EA7"/>
     <w:rsid w:val="00BC6327"/>
     <w:rsid w:val="00BD55BB"/>
     <w:rsid w:val="00BD5F31"/>
     <w:rsid w:val="00BE4E5D"/>
     <w:rsid w:val="00BE555D"/>
     <w:rsid w:val="00BE6564"/>
     <w:rsid w:val="00BF1F49"/>
     <w:rsid w:val="00BF6946"/>
     <w:rsid w:val="00BF725D"/>
     <w:rsid w:val="00C123E3"/>
     <w:rsid w:val="00C148EF"/>
     <w:rsid w:val="00C20B5D"/>
     <w:rsid w:val="00C24336"/>
     <w:rsid w:val="00C24948"/>
     <w:rsid w:val="00C338CA"/>
     <w:rsid w:val="00C3526A"/>
     <w:rsid w:val="00C41E25"/>
     <w:rsid w:val="00C43468"/>
     <w:rsid w:val="00C45B4E"/>
     <w:rsid w:val="00C51D70"/>
     <w:rsid w:val="00C55FC5"/>
     <w:rsid w:val="00C6314A"/>
     <w:rsid w:val="00C649AA"/>
@@ -7837,61 +10070,63 @@
     <w:rsid w:val="00D33C8C"/>
     <w:rsid w:val="00D37E1F"/>
     <w:rsid w:val="00D47015"/>
     <w:rsid w:val="00D5320E"/>
     <w:rsid w:val="00D60888"/>
     <w:rsid w:val="00D7538B"/>
     <w:rsid w:val="00D77322"/>
     <w:rsid w:val="00D924EC"/>
     <w:rsid w:val="00D96789"/>
     <w:rsid w:val="00DA2871"/>
     <w:rsid w:val="00DB305E"/>
     <w:rsid w:val="00DB4D7F"/>
     <w:rsid w:val="00DC0B11"/>
     <w:rsid w:val="00DC2ED8"/>
     <w:rsid w:val="00DC30BE"/>
     <w:rsid w:val="00DC3DA9"/>
     <w:rsid w:val="00DC61D2"/>
     <w:rsid w:val="00DD7D18"/>
     <w:rsid w:val="00DD7D84"/>
     <w:rsid w:val="00DE1141"/>
     <w:rsid w:val="00DE2077"/>
     <w:rsid w:val="00DE54DD"/>
     <w:rsid w:val="00DF1B81"/>
     <w:rsid w:val="00E034EF"/>
     <w:rsid w:val="00E05746"/>
+    <w:rsid w:val="00E1197D"/>
     <w:rsid w:val="00E20938"/>
     <w:rsid w:val="00E23E88"/>
     <w:rsid w:val="00E24E8A"/>
     <w:rsid w:val="00E25265"/>
     <w:rsid w:val="00E331F5"/>
     <w:rsid w:val="00E41EE8"/>
     <w:rsid w:val="00E45705"/>
     <w:rsid w:val="00E56B28"/>
     <w:rsid w:val="00E60304"/>
     <w:rsid w:val="00E6542D"/>
     <w:rsid w:val="00E67C01"/>
+    <w:rsid w:val="00E721DB"/>
     <w:rsid w:val="00E80B80"/>
     <w:rsid w:val="00E8528D"/>
     <w:rsid w:val="00E91D0B"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93D03"/>
     <w:rsid w:val="00EA3504"/>
     <w:rsid w:val="00EA66F0"/>
     <w:rsid w:val="00EB0127"/>
     <w:rsid w:val="00EB2EBD"/>
     <w:rsid w:val="00EB3BEC"/>
     <w:rsid w:val="00EB6CF4"/>
     <w:rsid w:val="00EB73F5"/>
     <w:rsid w:val="00ED2935"/>
     <w:rsid w:val="00EE7E33"/>
     <w:rsid w:val="00EF0F4D"/>
     <w:rsid w:val="00EF7091"/>
     <w:rsid w:val="00EF7F82"/>
     <w:rsid w:val="00F01B42"/>
     <w:rsid w:val="00F07AC1"/>
     <w:rsid w:val="00F1148C"/>
     <w:rsid w:val="00F27D20"/>
     <w:rsid w:val="00F41F91"/>
     <w:rsid w:val="00F51B61"/>
     <w:rsid w:val="00F61DCB"/>
     <w:rsid w:val="00F67D55"/>
@@ -7906,50 +10141,53 @@
     <w:rsid w:val="00FB67EC"/>
     <w:rsid w:val="00FC01B5"/>
     <w:rsid w:val="00FC30A5"/>
     <w:rsid w:val="00FC34F6"/>
     <w:rsid w:val="00FD2F99"/>
     <w:rsid w:val="00FD4B98"/>
     <w:rsid w:val="00FF0C1D"/>
     <w:rsid w:val="00FF6578"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="place"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceType"/>
+  <w:smartTagType w:namespaceuri="urn:schemas-microsoft-com:office:smarttags" w:name="PlaceName"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7178BE8A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1D4FF524-C8F0-4E87-9C5E-F46B30FEBBD7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
@@ -8465,50 +10703,51 @@
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Footlight MT Light" w:hAnsi="Footlight MT Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Footlight MT Light" w:hAnsi="Footlight MT Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
@@ -8685,76 +10924,97 @@
     <w:link w:val="FootnoteTextChar"/>
     <w:rsid w:val="00DD7D18"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:rsid w:val="00DD7D18"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="00DD7D18"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00BB5BDE"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Footlight MT Light" w:hAnsi="Footlight MT Light"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00E1197D"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2012759880">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/lead" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.epa.gov/safewater/lead" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -9012,76 +11272,76 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>4</Pages>
-[...1 lines deleted...]
-  <Characters>9599</Characters>
+  <Pages>5</Pages>
+  <Words>2104</Words>
+  <Characters>11492</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>79</Lines>
-  <Paragraphs>22</Paragraphs>
+  <Lines>499</Lines>
+  <Paragraphs>295</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CCR SWS Template - English</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SWRCB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11262</CharactersWithSpaces>
+  <CharactersWithSpaces>13301</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3342379</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.epa.gov/lead</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>