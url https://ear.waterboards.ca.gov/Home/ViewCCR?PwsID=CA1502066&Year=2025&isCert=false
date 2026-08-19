--- v0 (2026-04-25)
+++ v1 (2026-08-19)
@@ -6,646 +6,592 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="62AF7BC4" w14:textId="7BEBC6CD" w:rsidR="00BC6327" w:rsidRPr="00FB370B" w:rsidRDefault="00BC6327" w:rsidP="002D728F">
+    <w:p w14:paraId="62AF7BC4" w14:textId="7274C5E1" w:rsidR="00BC6327" w:rsidRPr="008F7660" w:rsidRDefault="00BC6327" w:rsidP="002D728F">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
         <w:spacing w:after="160"/>
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB370B">
+      <w:r w:rsidRPr="008B0019">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>20</w:t>
       </w:r>
-      <w:r w:rsidR="00A952F1">
+      <w:r w:rsidR="00B95391">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="00C724B5">
+      <w:r w:rsidR="00240DFF">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
-      <w:r w:rsidR="00B606D3" w:rsidRPr="00FB370B">
+      <w:r w:rsidR="00B606D3" w:rsidRPr="008F7660">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB370B">
+      <w:r w:rsidRPr="008F7660">
         <w:rPr>
           <w:sz w:val="32"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>Consumer Confidence Report</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2047"/>
         <w:gridCol w:w="4469"/>
         <w:gridCol w:w="1314"/>
         <w:gridCol w:w="2970"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00BC6327" w:rsidRPr="00FB370B" w14:paraId="7CE913D2" w14:textId="77777777" w:rsidTr="008A5B6C">
+      <w:tr w:rsidR="00BC6327" w:rsidRPr="00412B2F" w14:paraId="7CE913D2" w14:textId="77777777" w:rsidTr="008A5B6C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2047" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="012BEE57" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00FB370B" w:rsidRDefault="00BC6327" w:rsidP="00710939">
+          <w:p w14:paraId="012BEE57" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00BC6327" w:rsidP="00710939">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="60"/>
               <w:ind w:left="-90" w:right="-72"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB370B">
+            <w:r w:rsidRPr="00412B2F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Water System Name:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4469" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D6334CF" w14:textId="55CFAC13" w:rsidR="00BC6327" w:rsidRPr="00FB370B" w:rsidRDefault="00353B7C" w:rsidP="00710939">
+          <w:p w14:paraId="0D6334CF" w14:textId="517B19A2" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="002D4F14" w:rsidP="00710939">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB370B">
+            <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Bella Vista Mutual Water Company</w:t>
+              <w:t>Delano Growers Grape Products</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1314" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="31ED9B54" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00FB370B" w:rsidRDefault="00BC6327" w:rsidP="00710939">
+          <w:p w14:paraId="31ED9B54" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00BC6327" w:rsidP="00710939">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="60"/>
               <w:ind w:left="-54" w:right="-72"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB370B">
+            <w:r w:rsidRPr="00412B2F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Report Date:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="036CB85A" w14:textId="56511033" w:rsidR="00BC6327" w:rsidRPr="00FB370B" w:rsidRDefault="00EE2981" w:rsidP="00710939">
+          <w:p w14:paraId="036CB85A" w14:textId="405137F1" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00240DFF" w:rsidP="00710939">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:after="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">April </w:t>
-[...1 lines deleted...]
-            <w:r w:rsidR="005B7D2F">
+              <w:t>April</w:t>
+            </w:r>
+            <w:r w:rsidR="002D4F14">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>1</w:t>
-[...15 lines deleted...]
-            <w:r w:rsidR="00C724B5">
+              <w:t xml:space="preserve"> 13, 202</w:t>
+            </w:r>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="14AA4D8D" w14:textId="402B8A01" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00BC6327" w:rsidP="00710939">
+    <w:p w14:paraId="14AA4D8D" w14:textId="3C7C1432" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00BC6327" w:rsidP="00710939">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FB370B">
+      <w:r w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">We test the drinking water quality for many constituents as required by </w:t>
       </w:r>
-      <w:r w:rsidR="004848BB" w:rsidRPr="00FB370B">
+      <w:r w:rsidR="004848BB" w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB370B">
+      <w:r w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">tate and </w:t>
       </w:r>
-      <w:r w:rsidR="004848BB" w:rsidRPr="00FB370B">
+      <w:r w:rsidR="004848BB" w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>f</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB370B">
+      <w:r w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">ederal </w:t>
       </w:r>
-      <w:r w:rsidR="004848BB" w:rsidRPr="00FB370B">
+      <w:r w:rsidR="004848BB" w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB370B">
+      <w:r w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">egulations.  This report shows the results of our monitoring for the period of January 1 </w:t>
       </w:r>
-      <w:r w:rsidR="003C2FCC" w:rsidRPr="00FB370B">
+      <w:r w:rsidR="003C2FCC" w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>to</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FB370B">
+      <w:r w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> December 31, 20</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00A952F1">
+        <w:t xml:space="preserve"> December 31</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008B0019">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C724B5">
+        <w:t>, 20</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7287">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00D37E1F" w:rsidRPr="00FB370B">
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00240DFF">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> and</w:t>
+        <w:t>5</w:t>
       </w:r>
       <w:r w:rsidR="00D37E1F" w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve"> may include earlier monitoring data</w:t>
+        <w:t xml:space="preserve"> and may include earlier monitoring data</w:t>
       </w:r>
       <w:r w:rsidRPr="00412B2F">
         <w:rPr>
           <w:i/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="646DC574" w14:textId="61AAC379" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00442D66" w:rsidP="00710939">
+    <w:p w14:paraId="646DC574" w14:textId="4E7F579C" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00442D66" w:rsidP="00710939">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00442D66">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve">Este informe contiene información muy importante sobre su agua para beber.  Favor de comunicarse </w:t>
-[...49 lines deleted...]
-      <w:r w:rsidRPr="00442D66">
+        <w:t>Este informe contiene información muy importante sobre su agua para beber.  Favor de comunicarse [] a [</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0B65">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> a </w:t>
-[...22 lines deleted...]
-      <w:r w:rsidRPr="00442D66">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA7287">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-MX"/>
         </w:rPr>
-        <w:t xml:space="preserve"> para asistirlo en español.</w:t>
+        <w:t>Bakersfield</w:t>
+      </w:r>
+      <w:r w:rsidR="002B0B65">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>, CA</w:t>
+      </w:r>
+      <w:r w:rsidR="0061232B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442D66">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:lang w:val="es-MX"/>
+        </w:rPr>
+        <w:t>para asistirlo en español.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="76F47AA3" w14:textId="5BD16EC8" w:rsidR="006537F6" w:rsidRPr="00412B2F" w:rsidRDefault="006537F6" w:rsidP="00710939">
       <w:pPr>
         <w:pStyle w:val="BodyText3"/>
         <w:pBdr>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="60" w:after="60"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
           <w:lang w:val="es-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2880"/>
         <w:gridCol w:w="90"/>
         <w:gridCol w:w="630"/>
         <w:gridCol w:w="900"/>
-        <w:gridCol w:w="2610"/>
-        <w:gridCol w:w="90"/>
+        <w:gridCol w:w="2700"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="2790"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC6327" w:rsidRPr="00412B2F" w14:paraId="18C4A1CB" w14:textId="77777777" w:rsidTr="008A5B6C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="623CEBEC" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00BC6327" w:rsidP="00F27D20">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60"/>
               <w:ind w:left="-108" w:right="-18" w:firstLine="22"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00412B2F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Type of water source(s) in use:  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7830" w:type="dxa"/>
-            <w:gridSpan w:val="6"/>
+            <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5633B571" w14:textId="0F411D65" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00353B7C" w:rsidP="00F27D20">
+          <w:p w14:paraId="5633B571" w14:textId="7736D084" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="0061232B" w:rsidP="00F27D20">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60"/>
               <w:ind w:right="-115"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Ground Water Wells # 1 &amp; 2 – Treated</w:t>
+              <w:t>Ground water well</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC6327" w:rsidRPr="00412B2F" w14:paraId="50C1FDBC" w14:textId="77777777" w:rsidTr="008A5B6C">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3600" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="4A7FB83F" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00BC6327" w:rsidP="00F27D20">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60"/>
               <w:ind w:left="-108" w:firstLine="22"/>
               <w:jc w:val="left"/>
@@ -658,100 +604,86 @@
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">Name &amp; </w:t>
             </w:r>
             <w:r w:rsidR="009C1882" w:rsidRPr="00412B2F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">general </w:t>
             </w:r>
             <w:r w:rsidRPr="00412B2F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">location of source(s):  </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7200" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="20CC1803" w14:textId="38A506B1" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00353B7C" w:rsidP="00F27D20">
+          <w:p w14:paraId="20CC1803" w14:textId="166911AD" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="0061232B" w:rsidP="00F27D20">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">182 </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> Rd., Weldon, CA</w:t>
+              <w:t>Well 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC6327" w:rsidRPr="00412B2F" w14:paraId="07255395" w14:textId="77777777" w:rsidTr="008A5B6C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="795D30C8" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00BC6327" w:rsidP="00F27D20">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:left="-108" w:firstLine="22"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC6327" w:rsidRPr="00412B2F" w14:paraId="36C59834" w14:textId="77777777" w:rsidTr="008A5B6C">
         <w:tc>
@@ -766,371 +698,263 @@
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60"/>
               <w:ind w:left="-108" w:firstLine="22"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00412B2F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Drinking Water Source Assessment information:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6300" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="42A7B488" w14:textId="56CFD9E0" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00353B7C" w:rsidP="00F27D20">
+          <w:p w14:paraId="42A7B488" w14:textId="3097AB39" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="002D4F14" w:rsidP="00F27D20">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>2/3 Considered vulnerable to grazing, housing, density septic systems</w:t>
+              <w:t>Unknown at this time</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC6327" w:rsidRPr="00412B2F" w14:paraId="4AB6369E" w14:textId="77777777" w:rsidTr="008A5B6C">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10800" w:type="dxa"/>
-            <w:gridSpan w:val="8"/>
+            <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="556CD1B7" w14:textId="176006EA" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00353B7C" w:rsidP="00F27D20">
+          <w:p w14:paraId="556CD1B7" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00BC6327" w:rsidP="00F27D20">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:ind w:left="-108" w:firstLine="22"/>
-              <w:jc w:val="left"/>
-[...113 lines deleted...]
-              <w:ind w:left="-115" w:firstLine="29"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00BC6327" w:rsidRPr="00412B2F" w14:paraId="4AE4C9F1" w14:textId="77777777" w:rsidTr="00896E02">
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A7BB20D" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00BC6327" w:rsidP="00C338CA">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="-108" w:firstLine="22"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00412B2F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">For more information, contact: </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4320" w:type="dxa"/>
-            <w:gridSpan w:val="5"/>
+            <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="666A69D2" w14:textId="04958D2B" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00353B7C" w:rsidP="008E4080">
+          <w:p w14:paraId="666A69D2" w14:textId="21F319AA" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="002D4F14" w:rsidP="008E4080">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60" w:after="120"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>Mr. Don Hyneman</w:t>
+              <w:t>Rick Lord</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B6A99F9" w14:textId="73EBB1AD" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00BC6327" w:rsidP="00C338CA">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="-90"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00412B2F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Phon</w:t>
             </w:r>
             <w:r w:rsidR="00896E02" w:rsidRPr="00412B2F">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>e:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2790" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="63A1A286" w14:textId="5E6DA0E2" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="00353B7C" w:rsidP="00C338CA">
+          <w:p w14:paraId="63A1A286" w14:textId="5F195739" w:rsidR="00BC6327" w:rsidRPr="00412B2F" w:rsidRDefault="002D4F14" w:rsidP="00C338CA">
             <w:pPr>
               <w:pStyle w:val="BodyText3"/>
               <w:pBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:pBdr>
               <w:spacing w:before="60" w:after="120"/>
               <w:ind w:left="-90"/>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="008E4080">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>(770</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>661</w:t>
             </w:r>
             <w:r w:rsidRPr="008E4080">
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 855-5759</w:t>
+              <w:t xml:space="preserve"> 725-3255</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="205B0D27" w14:textId="77777777" w:rsidR="008E4080" w:rsidRPr="008E4080" w:rsidRDefault="008E4080">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10800" w:type="dxa"/>
         <w:tblInd w:w="-8" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="6" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
@@ -1799,504 +1623,697 @@
             <w:r w:rsidRPr="0012764D">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>pCi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0012764D">
               <w:rPr>
                 <w:b/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>/L</w:t>
             </w:r>
             <w:r w:rsidRPr="0012764D">
               <w:rPr>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>: picocuries per liter (a measure of radiation)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="0738D7A4" w14:textId="77777777" w:rsidR="00900CB8" w:rsidRPr="008553D4" w:rsidRDefault="00900CB8">
+    <w:p w14:paraId="0738D7A4" w14:textId="77777777" w:rsidR="00900CB8" w:rsidRDefault="00900CB8">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-        <w:sectPr w:rsidR="00900CB8" w:rsidRPr="008553D4" w:rsidSect="00E45705">
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00900CB8" w:rsidSect="00E45705">
           <w:footerReference w:type="default" r:id="rId7"/>
           <w:headerReference w:type="first" r:id="rId8"/>
           <w:footerReference w:type="first" r:id="rId9"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
           <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
           <w:paperSrc w:first="15" w:other="15"/>
           <w:cols w:space="720"/>
           <w:docGrid w:linePitch="272"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0BC0D931" w14:textId="0B5CEE91" w:rsidR="00BC6327" w:rsidRPr="008553D4" w:rsidRDefault="00BC6327">
+    <w:p w14:paraId="0BC0D931" w14:textId="0B5CEE91" w:rsidR="00BC6327" w:rsidRPr="001F3468" w:rsidRDefault="00BC6327">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="00A44246">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>The sources of drinking water</w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
-        <w:t xml:space="preserve"> (both tap water and bottled water) include rivers, lakes, streams, ponds, reservoirs, springs, and wells.  As water travels over the surface of the land or through the ground, it dissolves naturally-occurring minerals and, in some cases, radioactive material, and can pick up substances resulting from the presence of animals or from human activity.</w:t>
+      <w:r w:rsidRPr="00A44246">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (both tap water and bottled water) inc</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+        </w:rPr>
+        <w:t>lude rivers, lakes, streams, ponds, reservoirs, springs, and wells.  As water travels over the surface of the land or through the ground, it dissolves naturally-occurring minerals and, in some cases, radioactive material, and can pick up substances resulting from the presence of animals or from human activity.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0058EB85" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="008553D4" w:rsidRDefault="00BC6327" w:rsidP="00D118D4">
+    <w:p w14:paraId="0058EB85" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="001F3468" w:rsidRDefault="00BC6327" w:rsidP="00D118D4">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Contaminants that may be present in source water include:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E500210" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="008553D4" w:rsidRDefault="00BC6327" w:rsidP="00F67D55">
+    <w:p w14:paraId="6E500210" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="001F3468" w:rsidRDefault="00BC6327" w:rsidP="00F67D55">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Microbial contaminants</w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, such as viruses and bacteria, that may come from sewage treatment plants, septic systems, agricultural livestock operations, and wildlife.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6C1B39" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="008553D4" w:rsidRDefault="00BC6327" w:rsidP="00F67D55">
+    <w:p w14:paraId="0E6C1B39" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="001F3468" w:rsidRDefault="00BC6327" w:rsidP="00F67D55">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Inorganic contaminants</w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, such as salts and metals,</w:t>
       </w:r>
-      <w:r w:rsidR="003B1F6B" w:rsidRPr="008553D4">
+      <w:r w:rsidR="003B1F6B" w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>that can be naturally-occurring or result from urban stormwater runoff, industrial or domestic wastewater discharges, oil and gas production, mining, or farming.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645D21DC" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="008553D4" w:rsidRDefault="00BC6327" w:rsidP="00F67D55">
+    <w:p w14:paraId="645D21DC" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="001F3468" w:rsidRDefault="00BC6327" w:rsidP="00F67D55">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Pesticides and herbicides</w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000450D8" w:rsidRPr="008553D4">
+      <w:r w:rsidR="000450D8" w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> may come from a variety of sources such as agriculture, urban stormwater runoff, and residential uses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E8F20D" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="008553D4" w:rsidRDefault="00BC6327" w:rsidP="00F67D55">
+    <w:p w14:paraId="63E8F20D" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="001F3468" w:rsidRDefault="00BC6327" w:rsidP="00F67D55">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Organic chemical contaminants</w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>, including synthetic and volatile organic chemicals, that are byproducts of industrial processes and petroleum production, and can also come from gas stations, urban stormwater runoff, agricultural application, and septic systems.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9AC399" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="008553D4" w:rsidRDefault="00BC6327" w:rsidP="00F67D55">
+    <w:p w14:paraId="7A9AC399" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="001F3468" w:rsidRDefault="00BC6327" w:rsidP="00F67D55">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="clear" w:pos="360"/>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="260" w:lineRule="exact"/>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:i/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Radioactive contaminants</w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00FC01B5" w:rsidRPr="008553D4">
+      <w:r w:rsidR="00FC01B5" w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>that</w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> can be naturally-occurring or be the result of oil and gas production and mining activities.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E4EAD7C" w14:textId="08E5867F" w:rsidR="00BC6327" w:rsidRPr="008553D4" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
+    <w:p w14:paraId="1E4EAD7C" w14:textId="08E5867F" w:rsidR="00BC6327" w:rsidRPr="0012764D" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>In order to ensure that tap water is safe to drink</w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="000450D8" w:rsidRPr="008553D4">
+      <w:r w:rsidR="000450D8" w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">the </w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>U</w:t>
       </w:r>
-      <w:r w:rsidR="00EE7E33" w:rsidRPr="008553D4">
+      <w:r w:rsidR="00EE7E33" w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>S</w:t>
       </w:r>
-      <w:r w:rsidR="00EE7E33" w:rsidRPr="008553D4">
+      <w:r w:rsidR="00EE7E33" w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">EPA and the </w:t>
       </w:r>
-      <w:r w:rsidR="00173A3B" w:rsidRPr="008553D4">
+      <w:r w:rsidR="00173A3B" w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>State Board</w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> prescribe regulations that limit the </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>amount</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of certain contaminants in water provided by public water systems.  </w:t>
       </w:r>
-      <w:r w:rsidR="008642CC" w:rsidRPr="008553D4">
+      <w:r w:rsidR="008642CC" w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">The U.S. Food and Drug Administration regulations and California law </w:t>
       </w:r>
-      <w:r w:rsidRPr="008553D4">
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>also establish limits for contaminants in bottled water that provide the same protection for public health.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B622CE9" w14:textId="4C885108" w:rsidR="00BC6327" w:rsidRPr="008553D4" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
+    <w:p w14:paraId="4B622CE9" w14:textId="02AC2297" w:rsidR="00BC6327" w:rsidRPr="00A44246" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...34 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve">Tables 1, 2, </w:t>
+      </w:r>
+      <w:r w:rsidR="004B5242" w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>3, and</w:t>
+      </w:r>
+      <w:r w:rsidR="00814AAE" w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00206B50">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> list all of the drinking water contaminants that were detected during the most recent sampling for the constituent</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">.  The presence of these contaminants in the water does not necessarily indicate that the water poses a health risk.  The </w:t>
+      </w:r>
+      <w:r w:rsidR="00127B6D" w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>State Board</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0012764D">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> allows us to</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> monitor for certain contaminants less than once per year because the concentrations of these </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00294205">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>contaminants do not change frequently.  Some of the data, though representative of the water quality, are more than one year old.</w:t>
+      </w:r>
+      <w:r w:rsidR="00294205" w:rsidRPr="00294205">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00294205" w:rsidRPr="00A44246">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Any violation of an AL, MCL, MRDL, or TT is asterisked.  Additional information regarding the violation is provided later in this report.</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10796" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="72" w:type="dxa"/>
           <w:right w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2241"/>
         <w:gridCol w:w="810"/>
         <w:gridCol w:w="991"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="677"/>
         <w:gridCol w:w="677"/>
         <w:gridCol w:w="1260"/>
         <w:gridCol w:w="2070"/>
       </w:tblGrid>
       <w:tr w:rsidR="00BC6327" w:rsidRPr="001F3468" w14:paraId="640F5D36" w14:textId="77777777" w:rsidTr="002F1DD3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10796" w:type="dxa"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5EF1246D" w14:textId="32B1B272" w:rsidR="00BC6327" w:rsidRPr="00FB370B" w:rsidRDefault="00BC6327" w:rsidP="00D057C3">
+          <w:p w14:paraId="5EF1246D" w14:textId="58170650" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00D057C3">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB370B">
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Table </w:t>
             </w:r>
-            <w:r w:rsidR="00917399">
+            <w:r w:rsidR="002D4F14">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB370B">
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00A0317C" w:rsidRPr="00FB370B">
+            <w:r w:rsidR="00A0317C" w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>–</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB370B">
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00B51879" w:rsidRPr="00FB370B">
+            <w:r w:rsidR="00B51879" w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">SAMPLING RESULTS SHOWING THE </w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB370B">
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>detection of Lead and copper</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B44817" w:rsidRPr="001F3468" w14:paraId="68534F0B" w14:textId="77777777" w:rsidTr="002F1DD3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3C77C4DF" w14:textId="77777777" w:rsidR="00B44817" w:rsidRPr="00FB370B" w:rsidRDefault="00B44817" w:rsidP="00B44817">
+          <w:p w14:paraId="3C77C4DF" w14:textId="77777777" w:rsidR="00B44817" w:rsidRPr="00F41F91" w:rsidRDefault="00B44817" w:rsidP="00B44817">
             <w:pPr>
               <w:pStyle w:val="Heading8"/>
               <w:spacing w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00FB370B">
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:t>Lead and Copper</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FB370B">
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:r w:rsidRPr="00FB370B">
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:b w:val="0"/>
                 <w:sz w:val="16"/>
               </w:rPr>
               <w:t>(complete if lead or copper detected in the last sample set)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="59C87A33" w14:textId="77777777" w:rsidR="00B44817" w:rsidRPr="00F41F91" w:rsidRDefault="00B44817" w:rsidP="00B44817">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
@@ -2638,4205 +2655,3784 @@
             </w:tcBorders>
             <w:tcMar>
               <w:left w:w="0" w:type="dxa"/>
               <w:right w:w="0" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="77D959B4" w14:textId="77777777" w:rsidR="00B44817" w:rsidRPr="00F41F91" w:rsidRDefault="00B44817" w:rsidP="00B44817">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Typical Source of Contaminant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353B7C" w:rsidRPr="001F3468" w14:paraId="7387DB52" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="002D4F14" w:rsidRPr="001F3468" w14:paraId="7387DB52" w14:textId="77777777" w:rsidTr="002F1DD3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F0C451E" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00FB370B" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
-[...5 lines deleted...]
-            <w:r w:rsidRPr="00FB370B">
+          <w:p w14:paraId="5F0C451E" w14:textId="77777777" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Lead (ppb)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="74C46DDB" w14:textId="7F696C13" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00770B25" w:rsidP="00353B7C">
-[...10 lines deleted...]
-              <w:t>6/24/23</w:t>
+          <w:p w14:paraId="74C46DDB" w14:textId="37170611" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8/</w:t>
+            </w:r>
+            <w:r w:rsidR="00240DFF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidR="00240DFF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2EB76238" w14:textId="056E755B" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="2EB76238" w14:textId="32CF1099" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4C3FDB54" w14:textId="05D25E98" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00A952F1" w:rsidP="00353B7C">
-[...12 lines deleted...]
-            <w:r w:rsidR="00770B25">
+          <w:p w14:paraId="4C3FDB54" w14:textId="4CBC8849" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="48CE0F50" w14:textId="5531282C" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="48CE0F50" w14:textId="096201D3" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="242E5C30" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="242E5C30" w14:textId="77777777" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="21935509" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="21935509" w14:textId="77777777" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C320B91" w14:textId="5CE045C4" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="2C320B91" w14:textId="082CB549" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
-              <w:t>0</w:t>
+              <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="16F29697" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="16F29697" w14:textId="77777777" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Internal corrosion of household water plumbing systems; discharges from industrial manufacturers; erosion of natural deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353B7C" w:rsidRPr="001F3468" w14:paraId="6242C308" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="002D4F14" w:rsidRPr="001F3468" w14:paraId="6242C308" w14:textId="77777777" w:rsidTr="002F1DD3">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2241" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DF5C908" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="3DF5C908" w14:textId="77777777" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Copper (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="810" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="192E15A5" w14:textId="2A8C634F" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00770B25" w:rsidP="00353B7C">
-[...10 lines deleted...]
-              <w:t>6/24/23</w:t>
+          <w:p w14:paraId="192E15A5" w14:textId="3FCBD36D" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8/</w:t>
+            </w:r>
+            <w:r w:rsidR="00240DFF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>/2</w:t>
+            </w:r>
+            <w:r w:rsidR="00615D11">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="991" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18011756" w14:textId="4385039E" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="18011756" w14:textId="63B69EC1" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7CE90126" w14:textId="583178C5" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
-[...16 lines deleted...]
-              <w:t>130</w:t>
+          <w:p w14:paraId="7CE90126" w14:textId="62898386" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.0</w:t>
+            </w:r>
+            <w:r w:rsidR="00240DFF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="11DE16E1" w14:textId="59DF0C1B" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="11DE16E1" w14:textId="0FECA7F0" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="102063D3" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="102063D3" w14:textId="77777777" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="677" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="45A23DF7" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="45A23DF7" w14:textId="77777777" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>0.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1260" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7C2FFBED" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="7C2FFBED" w14:textId="77777777" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Not applicable</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2070" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="57E0B313" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="57E0B313" w14:textId="77777777" w:rsidR="002D4F14" w:rsidRPr="00F41F91" w:rsidRDefault="002D4F14" w:rsidP="002D4F14">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>Internal corrosion of household plumbing systems; erosion of natural deposits; leaching from wood preservatives</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3640EFA9" w14:textId="77777777" w:rsidR="00B44817" w:rsidRDefault="00B44817"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10836" w:type="dxa"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="72" w:type="dxa"/>
           <w:right w:w="72" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2250"/>
         <w:gridCol w:w="18"/>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="1350"/>
         <w:gridCol w:w="1440"/>
         <w:gridCol w:w="900"/>
         <w:gridCol w:w="1080"/>
         <w:gridCol w:w="2808"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B3023D" w:rsidRPr="001F3468" w14:paraId="7B282573" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="7B282573" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10836" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7436F37E" w14:textId="3284829B" w:rsidR="00B3023D" w:rsidRPr="00F41F91" w:rsidRDefault="00B3023D" w:rsidP="002F6EC9">
+          <w:p w14:paraId="7436F37E" w14:textId="21FAADD2" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="002F6EC9">
             <w:pPr>
               <w:pStyle w:val="Heading7"/>
               <w:spacing w:before="20" w:after="20" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">TAble </w:t>
             </w:r>
-            <w:r w:rsidR="00917399">
+            <w:r w:rsidR="00206B50">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
                 <w:bCs w:val="0"/>
                 <w:caps/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> – SAMPLING RESULTS FOR sodium and hardness</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B3023D" w:rsidRPr="001F3468" w14:paraId="6B0CD754" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="6B0CD754" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4E31B692" w14:textId="77777777" w:rsidR="00B3023D" w:rsidRPr="00F41F91" w:rsidRDefault="00B3023D" w:rsidP="002F6EC9">
+          <w:p w14:paraId="4E31B692" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="002F6EC9">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical or Constituent </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(and reporting units)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6435DA60" w14:textId="77777777" w:rsidR="00B3023D" w:rsidRPr="00F41F91" w:rsidRDefault="00B3023D" w:rsidP="002F6EC9">
+          <w:p w14:paraId="6435DA60" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="002F6EC9">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sample Date</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01077ED4" w14:textId="77777777" w:rsidR="00B3023D" w:rsidRPr="00F41F91" w:rsidRDefault="00B3023D" w:rsidP="002F6EC9">
+          <w:p w14:paraId="01077ED4" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="002F6EC9">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
-            <w:r w:rsidR="00D057C3" w:rsidRPr="00F41F91">
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Detected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1799385A" w14:textId="77777777" w:rsidR="00B3023D" w:rsidRPr="00F41F91" w:rsidRDefault="00B3023D" w:rsidP="002F6EC9">
+          <w:p w14:paraId="1799385A" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="002F6EC9">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Range of Detections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6C13840C" w14:textId="77777777" w:rsidR="00B3023D" w:rsidRPr="00F41F91" w:rsidRDefault="00B3023D" w:rsidP="002F6EC9">
+          <w:p w14:paraId="6C13840C" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="002F6EC9">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>MCL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="43BDC445" w14:textId="77777777" w:rsidR="00B3023D" w:rsidRPr="00F41F91" w:rsidRDefault="00B3023D" w:rsidP="002F6EC9">
+          <w:p w14:paraId="43BDC445" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="002F6EC9">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>PHG</w:t>
             </w:r>
-            <w:r w:rsidR="00D057C3" w:rsidRPr="00F41F91">
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>(MCLG)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="621F6FB1" w14:textId="77777777" w:rsidR="00B3023D" w:rsidRPr="00F41F91" w:rsidRDefault="00B3023D" w:rsidP="002F6EC9">
+          <w:p w14:paraId="621F6FB1" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="002F6EC9">
             <w:pPr>
               <w:keepNext/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Typical Source of Contaminant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353B7C" w:rsidRPr="001F3468" w14:paraId="0E0C1E93" w14:textId="77777777" w:rsidTr="006A482B">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="0E0C1E93" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="66AD9F49" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="66AD9F49" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sodium (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2DC49168" w14:textId="3E977D8C" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00353B7C">
-[...10 lines deleted...]
-              <w:t>7/24/24</w:t>
+          <w:p w14:paraId="2DC49168" w14:textId="41F14F2C" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="690B0D1C" w14:textId="23350EC8" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00F244B7" w:rsidP="00353B7C">
-[...10 lines deleted...]
-              <w:t>53</w:t>
+          <w:p w14:paraId="690B0D1C" w14:textId="3137368F" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6802CC34" w14:textId="0F17205F" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00353B7C">
-[...10 lines deleted...]
-              <w:t>52 - 54</w:t>
+          <w:p w14:paraId="6802CC34" w14:textId="182B8EAD" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>82</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4E60C959" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="4E60C959" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="721928BB" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="721928BB" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4A3C8020" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="4A3C8020" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Salt present in the water and is generally naturally occurring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353B7C" w:rsidRPr="001F3468" w14:paraId="2ACD2463" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="2ACD2463" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2250" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="01FDA3CE" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="01FDA3CE" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Hardness (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1008" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7A81C45D" w14:textId="3A500C13" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00353B7C">
-[...10 lines deleted...]
-              <w:t>7/24/24</w:t>
+          <w:p w14:paraId="7A81C45D" w14:textId="471E2F6B" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5F571C45" w14:textId="7F376E4A" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00F244B7" w:rsidP="00353B7C">
-[...10 lines deleted...]
-              <w:t>215</w:t>
+          <w:p w14:paraId="5F571C45" w14:textId="6B54CC37" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2BE476FB" w14:textId="542D12CC" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00353B7C">
-[...10 lines deleted...]
-              <w:t>210 - 220</w:t>
+          <w:p w14:paraId="2BE476FB" w14:textId="5A0D36EC" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>74</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76B554F2" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="76B554F2" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2588B8FC" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="2588B8FC" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="092D52C6" w14:textId="77777777" w:rsidR="00353B7C" w:rsidRPr="00F41F91" w:rsidRDefault="00353B7C" w:rsidP="00353B7C">
+          <w:p w14:paraId="092D52C6" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Sum of polyvalent cations present in the water, generally magnesium and calcium, and are usually naturally occurring</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC6327" w:rsidRPr="001F3468" w14:paraId="78A620DA" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="78A620DA" w14:textId="2D93202C" w:rsidTr="00827631">
         <w:trPr>
           <w:cantSplit/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10836" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1AF9B51F" w14:textId="4BD11481" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00D057C3">
+          <w:p w14:paraId="1AF9B51F" w14:textId="2F105EAF" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:i/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:br w:type="page"/>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve">TAble </w:t>
             </w:r>
-            <w:r w:rsidR="00917399">
+            <w:r w:rsidR="00206B50">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-              <w:t xml:space="preserve"> detection of contaminants with a </w:t>
+              <w:t xml:space="preserve"> – detection of contaminants with a </w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
                 <w:u w:val="single"/>
               </w:rPr>
               <w:t>Primary</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:caps/>
               </w:rPr>
               <w:t xml:space="preserve"> Drinking Water Standard</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC6327" w:rsidRPr="001F3468" w14:paraId="43FFA17C" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="43FFA17C" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="18474D0C" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
+          <w:p w14:paraId="18474D0C" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Chemical or Constituent</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>(and reporting units)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
-            <w:vAlign w:val="center"/>
-[...1 lines deleted...]
-          <w:p w14:paraId="026396F6" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
+          </w:tcPr>
+          <w:p w14:paraId="026396F6" w14:textId="22DAAC46" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00F41F91">
-[...5 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="41A3076D" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00D057C3">
+          <w:p w14:paraId="41A3076D" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Level</w:t>
             </w:r>
-            <w:r w:rsidR="00D057C3" w:rsidRPr="00F41F91">
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:br/>
-            </w:r>
-[...4 lines deleted...]
-              </w:rPr>
               <w:t>Detected</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2660B2F3" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
+          <w:p w14:paraId="2660B2F3" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Range of Detections</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="66BDD04B" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
+          <w:p w14:paraId="66BDD04B" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>MCL</w:t>
             </w:r>
-            <w:r w:rsidR="00F01B42" w:rsidRPr="00F41F91">
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>[MRDL]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1AECBA0B" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
+          <w:p w14:paraId="1AECBA0B" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>PHG</w:t>
             </w:r>
-            <w:r w:rsidR="00F01B42" w:rsidRPr="00F41F91">
+            <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
+              <w:t>(MCLG)</w:t>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
-              <w:rPr>
-[...4 lines deleted...]
-            <w:r w:rsidR="00F01B42" w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
               </w:rPr>
               <w:br/>
             </w:r>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>[MRDLG]</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="06AA07F3" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="00F41F91" w:rsidRDefault="00BC6327" w:rsidP="00F01B42">
+          <w:p w14:paraId="06AA07F3" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:spacing w:before="40" w:after="40"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F41F91">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Typical Source of Contaminant</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00227914" w:rsidRPr="001F3468" w14:paraId="371CAB6A" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="371CAB6A" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40E2F254" w14:textId="048BCBA6" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00227914" w:rsidP="00227914">
+          <w:p w14:paraId="010BD8DF" w14:textId="77777777" w:rsidR="00A94424" w:rsidRDefault="00A94424" w:rsidP="0083359E">
             <w:pPr>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40E2F254" w14:textId="2D99D1A1" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:ind w:left="180"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Nitrate</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5D776A03" w14:textId="1B5FCA23" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00C724B5" w:rsidP="00227914">
-[...10 lines deleted...]
-              <w:t>7/2/25</w:t>
+          <w:p w14:paraId="0A8C5CEF" w14:textId="77777777" w:rsidR="00A94424" w:rsidRDefault="00A94424" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5D776A03" w14:textId="2BA8CAAB" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00240DFF" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2025</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="492AEBB3" w14:textId="25C464EC" w:rsidR="00FB370B" w:rsidRPr="00F41F91" w:rsidRDefault="00C724B5" w:rsidP="00227914">
-[...10 lines deleted...]
-              <w:t>3.2</w:t>
+          <w:p w14:paraId="3C146446" w14:textId="77777777" w:rsidR="00A94424" w:rsidRDefault="00A94424" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="492AEBB3" w14:textId="3F2238BA" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00240DFF" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>8.9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0EA1207A" w14:textId="3B1A36AE" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00C724B5" w:rsidP="00227914">
-[...10 lines deleted...]
-              <w:t>3.3 -3.3</w:t>
+          <w:p w14:paraId="3E8BF0AA" w14:textId="77777777" w:rsidR="00A94424" w:rsidRDefault="00A94424" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0EA1207A" w14:textId="5A1DACBB" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00240DFF" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7.9 - 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="566791C1" w14:textId="02105050" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00227914" w:rsidP="00227914">
+          <w:p w14:paraId="2101BDD4" w14:textId="77777777" w:rsidR="00A94424" w:rsidRDefault="00A94424" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="566791C1" w14:textId="199C6CAC" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E4F841C" w14:textId="46E5B899" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00227914" w:rsidP="00227914">
+          <w:p w14:paraId="4EEE778B" w14:textId="77777777" w:rsidR="00A94424" w:rsidRDefault="00A94424" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5E4F841C" w14:textId="5ADC4275" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2B8C0EB3" w14:textId="75E78D83" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00227914" w:rsidP="00227914">
+          <w:p w14:paraId="2B8C0EB3" w14:textId="75E78D83" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Runoff and leaching from fertilizer use; leaching from septic tanks and sewage, erosion of natural deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D84510" w:rsidRPr="001F3468" w14:paraId="3F23518C" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="12E83DAD" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FB5DBC2" w14:textId="6DF485B9" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="7346251C" w14:textId="6640AB30" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
-              <w:t>Barium</w:t>
+              <w:t>Arsenic</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3EBC825C" w14:textId="5339EB6D" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>7/24/24</w:t>
+          <w:p w14:paraId="650AA279" w14:textId="7A67D385" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00240264">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="60E1D7F0" w14:textId="2C1538A1" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00F244B7" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>0.11</w:t>
+          <w:p w14:paraId="6407ED2C" w14:textId="30AE39B5" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="53260E31" w14:textId="3D5B9756" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>.100 - .120</w:t>
+          <w:p w14:paraId="1F229C6F" w14:textId="76876F27" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>7.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="75FB5F3D" w14:textId="58BAF1D5" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="0DD813F0" w14:textId="59F446D3" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4781A783" w14:textId="16DC5A50" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>2</w:t>
+          <w:p w14:paraId="358187D9" w14:textId="0B4DE632" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="54042C46" w14:textId="1E81720D" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...9 lines deleted...]
-              <w:t>Discharge of oil drilling wastes and from metal refineries; erosion of natural deposits</w:t>
+          <w:p w14:paraId="4545695F" w14:textId="4684C1F6" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Erosion of natural deposits; runoff from orchards; glass and electronics production wastes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D84510" w:rsidRPr="001F3468" w14:paraId="041FC909" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="3F23518C" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0F28B579" w14:textId="170DB2C7" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="3FB5DBC2" w14:textId="6DF485B9" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Fluoride</w:t>
+              <w:t>Barium</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="27C6966F" w14:textId="3D11292D" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>7/24/24</w:t>
+          <w:p w14:paraId="3EBC825C" w14:textId="067DBAAC" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00240264">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0885F200" w14:textId="30AD8CD7" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00F244B7" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>0.23</w:t>
+          <w:p w14:paraId="60E1D7F0" w14:textId="268223EE" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="15A19D07" w14:textId="429B535A" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>0.19 – 0.24</w:t>
+          <w:p w14:paraId="53260E31" w14:textId="6905C796" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>.061</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7411E3C4" w14:textId="03904401" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>2.0</w:t>
+          <w:p w14:paraId="75FB5F3D" w14:textId="58BAF1D5" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6D5BC851" w14:textId="508D8752" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>1</w:t>
+          <w:p w14:paraId="4781A783" w14:textId="16DC5A50" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="7520BDD7" w14:textId="608D2E07" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...9 lines deleted...]
-              <w:t>Erosion of natural deposits; water additive which promotes strong teeth; discharge from fertilizer and aluminum factories</w:t>
+          <w:p w14:paraId="54042C46" w14:textId="1E81720D" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Discharge of oil drilling wastes and from metal refineries; erosion of natural deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C724B5" w:rsidRPr="001F3468" w14:paraId="780B783A" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="041FC909" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4668C45C" w14:textId="04111DBA" w:rsidR="00C724B5" w:rsidRDefault="00C724B5" w:rsidP="00D84510">
+          <w:p w14:paraId="0F28B579" w14:textId="170DB2C7" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>TTHM</w:t>
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> {Total Trihalomethanes) ug/L)</w:t>
+              <w:t>Fluoride</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C41D490" w14:textId="16AC1058" w:rsidR="00C724B5" w:rsidRPr="00AE1E4F" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>8/6/25</w:t>
+          <w:p w14:paraId="27C6966F" w14:textId="0CE54A09" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B37A3D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="44847BAB" w14:textId="13FFA179" w:rsidR="00C724B5" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>16</w:t>
+          <w:p w14:paraId="0885F200" w14:textId="06D11E5E" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2989236B" w14:textId="1516E2C9" w:rsidR="00C724B5" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>16</w:t>
+          <w:p w14:paraId="15A19D07" w14:textId="7BE0A330" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="0D20809D" w14:textId="6674F844" w:rsidR="00C724B5" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>80</w:t>
+          <w:p w14:paraId="7411E3C4" w14:textId="03904401" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="32F2B81D" w14:textId="792D335A" w:rsidR="00C724B5" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>None</w:t>
+          <w:p w14:paraId="6D5BC851" w14:textId="508D8752" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="248E0967" w14:textId="448FD033" w:rsidR="00C724B5" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
-[...9 lines deleted...]
-              <w:t>Byproduct of drinking water disinfection.</w:t>
+          <w:p w14:paraId="7520BDD7" w14:textId="608D2E07" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Erosion of natural deposits; water additive which promotes strong teeth; discharge from fertilizer and aluminum factories</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00CB75CB" w:rsidRPr="001F3468" w14:paraId="183A7FB9" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="001608D1" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3072FC60" w14:textId="1F80BDBF" w:rsidR="00CB75CB" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
+          <w:p w14:paraId="4725F59C" w14:textId="22089896" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAA5 (Sum of 5 </w:t>
+              <w:t>Gross Alpha (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Haloacetic</w:t>
+              <w:t>pCi</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Acids) (ug/L</w:t>
+              <w:t>/L)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4648B7EE" w14:textId="13FFBDFC" w:rsidR="00CB75CB" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>8/6/25</w:t>
+          <w:p w14:paraId="164C3BE3" w14:textId="5355E6A7" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B37A3D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="6EC5031E" w14:textId="4E04C4C0" w:rsidR="00CB75CB" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>2.7</w:t>
+          <w:p w14:paraId="05A2419E" w14:textId="78C7E917" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1715980D" w14:textId="39322E79" w:rsidR="00CB75CB" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>2.7</w:t>
+          <w:p w14:paraId="3CBC0F2F" w14:textId="16264BE1" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1.72</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3276F1D5" w14:textId="54E55276" w:rsidR="00CB75CB" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>90</w:t>
+          <w:p w14:paraId="159F4E2D" w14:textId="3ED266F1" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="18283A52" w14:textId="3EB4D8F4" w:rsidR="00CB75CB" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>None</w:t>
+          <w:p w14:paraId="1B86CE7F" w14:textId="28C40B16" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(0)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5A520945" w14:textId="382DB580" w:rsidR="00CB75CB" w:rsidRDefault="00CB75CB" w:rsidP="00D84510">
-[...9 lines deleted...]
-              <w:t>Byproduct of drinking water disinfection.</w:t>
+          <w:p w14:paraId="1DAC8FD1" w14:textId="03EA152D" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Erosion of natural deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C724B5" w:rsidRPr="001F3468" w14:paraId="13FC7C6B" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="3325AB52" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-            </w:tcBorders>
-[...1 lines deleted...]
-          <w:p w14:paraId="6DFF4659" w14:textId="7DD749AA" w:rsidR="00C724B5" w:rsidRDefault="00C724B5" w:rsidP="00D84510">
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="61E8D8CC" w14:textId="0EFA4ADA" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:ind w:left="180"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Gross Alpha</w:t>
+              <w:t>Chlorine (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-              <w:t>1/2/25</w:t>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3CD1FB67" w14:textId="43CDF776" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>20</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B37A3D">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00240DFF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-              <w:t>4.03</w:t>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="5EA66A78" w14:textId="7E7D3399" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00206B50" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.66</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-              <w:t>4.03</w:t>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="314F6572" w14:textId="46F57504" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00206B50" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.</w:t>
+            </w:r>
+            <w:r w:rsidR="00240DFF">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>20 – 1.19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-              <w:t>50</w:t>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33164458" w14:textId="77777777" w:rsidR="00827631" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[MRDL = 4.0</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DF396D0" w14:textId="7848B1D1" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(as Cl)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
-[...13 lines deleted...]
-              <w:t>(0)</w:t>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="14ED7F95" w14:textId="17DA9491" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>[MRDLG=4(as Cl)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:top w:val="nil"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="50061265" w14:textId="5C99FF5A" w:rsidR="00C724B5" w:rsidRDefault="00C724B5" w:rsidP="00D84510">
-[...9 lines deleted...]
-              <w:t>Erosion of natural deposits</w:t>
+          <w:p w14:paraId="76443EAF" w14:textId="3782390C" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Drinking water disinfectant added for treatment</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00227914" w:rsidRPr="001F3468" w14:paraId="3325AB52" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="3C75DEB6" w14:textId="77777777" w:rsidTr="00827631">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10836" w:type="dxa"/>
+            <w:gridSpan w:val="8"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="472A4A6C" w14:textId="70074D30" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+              </w:rPr>
+              <w:t xml:space="preserve">TAble </w:t>
+            </w:r>
+            <w:r w:rsidR="00206B50">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+              </w:rPr>
+              <w:t xml:space="preserve">– detection of contaminants with a </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>Secondary</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:b/>
+                <w:caps/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Drinking Water Standard</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="454686BB" w14:textId="77777777" w:rsidTr="00827631">
+        <w:trPr>
+          <w:jc w:val="center"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="10EDBEEB" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="exact"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Chemical or Constituent</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>(and reporting units)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BC1E5D6" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Sample Date</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1350" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="289AF984" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Level Detected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1440" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C630E53" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Range of Detections</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="900" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F296A08" w14:textId="2EB47807" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>S</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>MCL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1080" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="52D5939D" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:spacing w:before="40" w:after="40"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>PHG</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:br/>
+              <w:t>(MCLG)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2808" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="668CDEA6" w14:textId="77777777" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:pStyle w:val="Heading7"/>
+              <w:spacing w:before="40" w:after="40" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F41F91">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs w:val="0"/>
+              </w:rPr>
+              <w:t>Typical Source of Contaminant</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="51CC94F2" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
-[...13 lines deleted...]
-              <w:t>Chlorine (ppm)</w:t>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DAB9A83" w14:textId="264B4853" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:ind w:left="187"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Chloride (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
-            <w:tcBorders>
-[...26 lines deleted...]
-              <w:t>5</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="7B53609D" w14:textId="4CF932AB" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326249">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
-            <w:tcBorders>
-[...20 lines deleted...]
-              <w:t>71</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="48AE5CBF" w14:textId="79F1118E" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
-            <w:tcBorders>
-[...38 lines deleted...]
-              <w:t>0.86</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="6428F303" w14:textId="0DA8E4A1" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-              <w:t>(as Cl)</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="11FF9BF3" w14:textId="31226495" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
-            <w:tcBorders>
-[...14 lines deleted...]
-              <w:t>[MRDLG=4(as Cl)</w:t>
+          </w:tcPr>
+          <w:p w14:paraId="160E754C" w14:textId="0F796619" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="76443EAF" w14:textId="3782390C" w:rsidR="00227914" w:rsidRPr="00F41F91" w:rsidRDefault="00227914" w:rsidP="00227914">
-[...9 lines deleted...]
-              <w:t>Drinking water disinfectant added for treatment</w:t>
+          <w:p w14:paraId="43B6AB0B" w14:textId="3F4E88E0" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Runoff/leaching from natural deposits; seawater influence</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00BC6327" w:rsidRPr="001F3468" w14:paraId="3C75DEB6" w14:textId="77777777" w:rsidTr="002F1DD3">
-[...308 lines deleted...]
-      <w:tr w:rsidR="00D84510" w:rsidRPr="001F3468" w14:paraId="51CC94F2" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="4B18ECC9" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DAB9A83" w14:textId="264B4853" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="3A82FD4E" w14:textId="42E5D144" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Chloride (ppm)</w:t>
+              <w:t>Sulfate (ppm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7B53609D" w14:textId="030273A8" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>7/24/24</w:t>
+          <w:p w14:paraId="4E3C7F2A" w14:textId="0F19BB44" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326249">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="48AE5CBF" w14:textId="1F792803" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00F244B7" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>24.5</w:t>
+          <w:p w14:paraId="01E74255" w14:textId="3F269F22" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6428F303" w14:textId="00FBD2CB" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00612A4A" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>23 - 26</w:t>
+          <w:p w14:paraId="1FE862B7" w14:textId="2357B574" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>48</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="11FF9BF3" w14:textId="31226495" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="311FC3ED" w14:textId="0599FA05" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>500</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="160E754C" w14:textId="0F796619" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="2AAC237B" w14:textId="7F193CE6" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="43B6AB0B" w14:textId="3F4E88E0" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...9 lines deleted...]
-              <w:t>Runoff/leaching from natural deposits; seawater influence</w:t>
+          <w:p w14:paraId="28D9EAFE" w14:textId="06422E68" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Runoff/leaching from natural deposits; industrial wastes</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D84510" w:rsidRPr="001F3468" w14:paraId="4B18ECC9" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="21EDC580" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3A82FD4E" w14:textId="42E5D144" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="128F38BD" w14:textId="33FB0028" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Sulfate (ppm)</w:t>
+              <w:t>Total Dissolved Solids (TDS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4E3C7F2A" w14:textId="0FCAD9D8" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>7/24/24</w:t>
+          <w:p w14:paraId="1B805752" w14:textId="6931DDD1" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326249">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="01E74255" w14:textId="01FDE4D8" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00F244B7" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>47.5</w:t>
+          <w:p w14:paraId="25A2A228" w14:textId="763DD14C" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>310</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1FE862B7" w14:textId="099623D7" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00612A4A" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>46 - 49</w:t>
+          <w:p w14:paraId="6B33A94D" w14:textId="76D8E91F" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>310</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="311FC3ED" w14:textId="0599FA05" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...7 lines deleted...]
-              <w:t>500</w:t>
+          <w:p w14:paraId="37F2E7D5" w14:textId="3F41D719" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2AAC237B" w14:textId="7F193CE6" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="7CB4AFC4" w14:textId="5BE5A861" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="28D9EAFE" w14:textId="06422E68" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...9 lines deleted...]
-              <w:t>Runoff/leaching from natural deposits; industrial wastes</w:t>
+          <w:p w14:paraId="3AC7E6CB" w14:textId="14798A53" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Runoff/leaching from natural deposits</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D84510" w:rsidRPr="001F3468" w14:paraId="21EDC580" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="686A64D8" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="128F38BD" w14:textId="33FB0028" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="209D778D" w14:textId="15BC5A03" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
-              <w:t>Total Dissolved Solids (TDS)</w:t>
+              <w:t>Turbidity (Units)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1B805752" w14:textId="3BB4D665" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>7/24/24</w:t>
+          <w:p w14:paraId="54002BF2" w14:textId="39178B05" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326249">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="25A2A228" w14:textId="47F6E193" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00F244B7" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>395</w:t>
+          <w:p w14:paraId="25A2C6F2" w14:textId="5662B730" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6B33A94D" w14:textId="14BC9BE9" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00612A4A" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>370 - 420</w:t>
+          <w:p w14:paraId="70B6F832" w14:textId="7A743D20" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>0.10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37F2E7D5" w14:textId="3F41D719" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...7 lines deleted...]
-              <w:t>1000</w:t>
+          <w:p w14:paraId="365C7E8A" w14:textId="75D5DFFB" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="7CB4AFC4" w14:textId="5BE5A861" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="156F4F06" w14:textId="28FE978C" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3AC7E6CB" w14:textId="14798A53" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...9 lines deleted...]
-              <w:t>Runoff/leaching from natural deposits</w:t>
+          <w:p w14:paraId="6A375951" w14:textId="4A0896F9" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Soil runoff</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D84510" w:rsidRPr="001F3468" w14:paraId="65A37FCB" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="65A37FCB" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3DF75EEC" w14:textId="359550E0" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="3DF75EEC" w14:textId="6E4A9835" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Color (Units)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="56015FAC" w14:textId="28DBC303" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>7/24/24</w:t>
+          <w:p w14:paraId="56015FAC" w14:textId="573D0E77" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326249">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="0DC01E75" w14:textId="4699EF3E" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00612A4A" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>1.0</w:t>
+          <w:p w14:paraId="0DC01E75" w14:textId="0D1C1E98" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1E5D213C" w14:textId="654E2546" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00612A4A" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>1.0</w:t>
+          <w:p w14:paraId="1E5D213C" w14:textId="5859DFFF" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>2.0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="75D0AD25" w14:textId="4F26277F" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="75D0AD25" w14:textId="4F26277F" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="618F670A" w14:textId="05C61F30" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="618F670A" w14:textId="05C61F30" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5570DB8C" w14:textId="1CA72512" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="5570DB8C" w14:textId="1CA72512" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Naturally-occurring materials.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D84510" w:rsidRPr="001F3468" w14:paraId="68688661" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="68688661" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3C3B1E2F" w14:textId="5345D298" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="3C3B1E2F" w14:textId="5345D298" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:ind w:left="187"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Specific Conductance (µS/cm)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="4301D15B" w14:textId="349D2380" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>7/24/24</w:t>
+          <w:p w14:paraId="4301D15B" w14:textId="5C60C84A" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326249">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="37C9798F" w14:textId="07F2FB81" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00F244B7" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>616</w:t>
+          <w:p w14:paraId="37C9798F" w14:textId="49BA7ED2" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="47493333" w14:textId="1E3F2238" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00612A4A" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>615 - 617</w:t>
+          <w:p w14:paraId="47493333" w14:textId="0AF31EB8" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>487</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5E3DF39B" w14:textId="38ACEDC2" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="5E3DF39B" w14:textId="38ACEDC2" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>1600</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="09B77779" w14:textId="5D29EB77" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="09B77779" w14:textId="5D29EB77" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5E6F2197" w14:textId="2C3B12B7" w:rsidR="00D84510" w:rsidRPr="00F41F91" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="5E6F2197" w14:textId="2C3B12B7" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:rPr>
                 <w:sz w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:t>Substances that form ions when in water; seawater influence.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D84510" w:rsidRPr="001F3468" w14:paraId="1E28DCC5" w14:textId="77777777" w:rsidTr="002F1DD3">
+      <w:tr w:rsidR="00827631" w:rsidRPr="001F3468" w14:paraId="063EE706" w14:textId="77777777" w:rsidTr="00827631">
         <w:trPr>
           <w:trHeight w:val="432"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="4DD907A8" w14:textId="33D5A70E" w:rsidR="00D84510" w:rsidRDefault="00D84510" w:rsidP="00D84510">
+          <w:p w14:paraId="6B4AFF86" w14:textId="350D47EA" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
             <w:pPr>
               <w:ind w:left="187"/>
-            </w:pPr>
-[...1 lines deleted...]
-              <w:t>Turbidity</w:t>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Aluminum mg/L</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1A078523" w14:textId="7A6F4154" w:rsidR="00D84510" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>7/24/24</w:t>
+          <w:p w14:paraId="3739BB2E" w14:textId="07F0AFA7" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00326249">
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>10/11/24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1350" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D8B3FAC" w14:textId="0278F461" w:rsidR="00D84510" w:rsidRDefault="00F244B7" w:rsidP="00D84510">
-[...10 lines deleted...]
-              <w:t>0.9</w:t>
+          <w:p w14:paraId="3CCEA529" w14:textId="069092DA" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1440" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5216668D" w14:textId="567F7C1C" w:rsidR="00D84510" w:rsidRDefault="00612A4A" w:rsidP="00D84510">
-[...4 lines deleted...]
-              <w:t>0.60 – 1.2</w:t>
+          <w:p w14:paraId="5EA2DA61" w14:textId="08949824" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="900" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="40690A7C" w14:textId="32503145" w:rsidR="00D84510" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...4 lines deleted...]
-              <w:t>5</w:t>
+          <w:p w14:paraId="28A095D4" w14:textId="657C6A90" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>1000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1080" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="18C41A08" w14:textId="14973114" w:rsidR="00D84510" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...3 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="33A0B0A5" w14:textId="13A3FE9A" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
               <w:t>None</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2808" w:type="dxa"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="6" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3627565C" w14:textId="13043FE1" w:rsidR="00D84510" w:rsidRDefault="00D84510" w:rsidP="00D84510">
-[...413 lines deleted...]
-              <w:t>Leaching from natural deposits; industrial wastes</w:t>
+          <w:p w14:paraId="36A5807C" w14:textId="332BA54F" w:rsidR="00827631" w:rsidRPr="00F41F91" w:rsidRDefault="00827631" w:rsidP="0083359E">
+            <w:pPr>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="18"/>
+              </w:rPr>
+              <w:t>Erosion of natural deposits; residual from some surface water treatment processes.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7A3F9BEA" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRPr="001F3468" w:rsidRDefault="00BC6327" w:rsidP="00294205">
       <w:pPr>
         <w:spacing w:before="240" w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t>Additional General Information on Drinking Water</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="754D5F4F" w14:textId="77777777" w:rsidR="001331D3" w:rsidRPr="0012764D" w:rsidRDefault="001331D3" w:rsidP="002B0B02">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
@@ -6960,91 +6556,142 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">EPA/Centers for Disease Control (CDC) guidelines on appropriate means to lessen the risk of infection by </w:t>
       </w:r>
       <w:r w:rsidRPr="0012764D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:i/>
         </w:rPr>
         <w:t>Cryptosporidium</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> and other microbial contaminants are available from the Safe Drinking Water Hotline (1-800-426-4791).</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A9CDE88" w14:textId="45A13A5D" w:rsidR="008D6F4A" w:rsidRPr="001F3468" w:rsidRDefault="008D6F4A" w:rsidP="002B0B02">
+    <w:p w14:paraId="72ACFBC0" w14:textId="3CED3C0B" w:rsidR="00BE6564" w:rsidRDefault="008D6F4A" w:rsidP="00206B50">
       <w:pPr>
         <w:pStyle w:val="BodyText"/>
         <w:spacing w:before="0" w:after="240"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Lead-Specific Language:  If present, elevated levels of lead can cause serious health problems, especially for pregnant women and young children.  Lead in drinking water is primarily from materials and components associated with service lines and home plumbing.  </w:t>
       </w:r>
-      <w:r w:rsidR="00FB370B">
+      <w:r w:rsidR="00827631">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>Delano Growers Grape Products</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> is responsible for providing high quality drinking water, but cannot control the variety of materials used in plumbing components.  When your water has been sitting for several hours, you can minimize the potential for lead exposure by flushing your tap for 30 seconds to 2</w:t>
+      </w:r>
+      <w:r w:rsidR="00365C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F3468">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve">minutes before using water for drinking or cooking. </w:t>
+      </w:r>
+      <w:r w:rsidR="00365C7B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B917F2" w:rsidRPr="00473411">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="000B60F2">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           <w:b/>
           <w:i/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>Bella Vista Mutual Water Company</w:t>
+        <w:t>OPTIONAL</w:t>
+      </w:r>
+      <w:r w:rsidR="00901274" w:rsidRPr="00CF2391">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00901274">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0045424E" w:rsidRPr="00473411">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>If you do so, you may wish to collect the flushed water and reuse it for another beneficial purpose, such as watering plants.</w:t>
+      </w:r>
+      <w:r w:rsidR="00B917F2" w:rsidRPr="00473411">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
-        <w:t xml:space="preserve"> is responsible for providing high quality drinking water, but cannot control the variety of materials used in plumbing components.  When your water has been sitting for several hours, you can minimize the potential for lead exposure by flushing your tap for 30 seconds to 2</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">minutes before using water for drinking or cooking. </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00365C7B">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">If you are concerned about lead in your water, you may wish to have your water tested.  Information on lead in drinking water, testing methods, and steps you can take to minimize exposure is available from the Safe Drinking Water Hotline </w:t>
       </w:r>
       <w:r w:rsidR="00F87E2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>(1-800-</w:t>
       </w:r>
       <w:r w:rsidR="00F87E2C" w:rsidRPr="00E05746">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>426-47</w:t>
       </w:r>
@@ -7066,73 +6713,504 @@
         </w:rPr>
         <w:t>or</w:t>
       </w:r>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve"> at </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r w:rsidR="0080460B" w:rsidRPr="00273001">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
           </w:rPr>
           <w:t>http://www.epa.gov/lead</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="001F3468">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="008D6F4A" w:rsidRPr="001F3468" w:rsidSect="00E45705">
+    <w:p w14:paraId="5F361FB3" w14:textId="77777777" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002B3643">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Summary Information for Violation of a MCL, MRDL, AL, TT,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002B3643">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:br/>
+        <w:t>or Monitoring and Reporting Requirement</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="10800" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2095"/>
+        <w:gridCol w:w="2203"/>
+        <w:gridCol w:w="1102"/>
+        <w:gridCol w:w="2340"/>
+        <w:gridCol w:w="3060"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="002B3643" w:rsidRPr="002B3643" w14:paraId="37BC9891" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10800" w:type="dxa"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6B0C1D" w14:textId="77777777" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B3643">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>VIOLATION OF A MCL, MRDL, AL, TT, OR MONITORING AND REPORTING REQUIREMENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B3643" w:rsidRPr="002B3643" w14:paraId="2BD104C7" w14:textId="77777777" w:rsidTr="00615D11">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5935B8F5" w14:textId="77777777" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B3643">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Violation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7D057760" w14:textId="77777777" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B3643">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Explanation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="55C19F0D" w14:textId="77777777" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B3643">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Duration</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7FFF9541" w14:textId="77777777" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B3643">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Actions Taken to Correct the Violation</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="18" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0B0DCF29" w14:textId="77777777" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:before="0" w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002B3643">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Health Effects Language</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="002B3643" w:rsidRPr="002B3643" w14:paraId="1B6C830B" w14:textId="77777777" w:rsidTr="00615D11">
+        <w:trPr>
+          <w:trHeight w:val="504"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2095" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="0CB11891" w14:textId="1F809488" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00615D11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Failure to collect conformation sample for High nitrate sample</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2203" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="01083717" w14:textId="18C36BE5" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00615D11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Repeat/conformation sample was not collected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1102" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="33361A9D" w14:textId="49FC525E" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00615D11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>1 month</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2340" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="3DA7C7C9" w14:textId="1393A430" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00615D11">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Quarter samples continue to be collected</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3060" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="double" w:sz="6" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p w14:paraId="68A84BB0" w14:textId="6291A56A" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="00615D11" w:rsidP="002B3643">
+            <w:pPr>
+              <w:pStyle w:val="BodyText"/>
+              <w:spacing w:after="240"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>See below</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="30D1CC02" w14:textId="77777777" w:rsidR="00615D11" w:rsidRPr="001F3468" w:rsidRDefault="00615D11" w:rsidP="00615D11">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004F7FB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>Nitrate</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in drinking water at levels above 10 mg/L is a health risk for infants of less than 6 months of age.  Such nitrate levels in drinking water can interfere with the capacity of the infant’s blood to carry oxygen, resulting in serious illness; symptoms include shortness of breath and blueness of the skin.  Nitrate levels above 10 mg/L may also affect the ability of the blood to carry oxygen in other individuals, such as pregnant women and those with specific enzyme deficiencies.  If you are caring for an infant, or you are pregnant, you should ask advice from your health care provider.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="044B5967" w14:textId="77777777" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:after="240"/>
+        <w:rPr>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59B1733F" w14:textId="77777777" w:rsidR="002B3643" w:rsidRPr="002B3643" w:rsidRDefault="002B3643" w:rsidP="002B3643">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="627DEFE6" w14:textId="77777777" w:rsidR="002B3643" w:rsidRPr="00206B50" w:rsidRDefault="002B3643" w:rsidP="00206B50">
+      <w:pPr>
+        <w:pStyle w:val="BodyText"/>
+        <w:spacing w:before="0" w:after="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="002B3643" w:rsidRPr="00206B50" w:rsidSect="00E45705">
       <w:headerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
       <w:pgMar w:top="864" w:right="720" w:bottom="864" w:left="720" w:header="432" w:footer="432" w:gutter="0"/>
       <w:paperSrc w:first="15" w:other="15"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4ABA7088" w14:textId="77777777" w:rsidR="00EE27B0" w:rsidRDefault="00EE27B0">
+    <w:p w14:paraId="17BC9C52" w14:textId="77777777" w:rsidR="00377086" w:rsidRDefault="00377086">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="476C9101" w14:textId="77777777" w:rsidR="00EE27B0" w:rsidRDefault="00EE27B0">
+    <w:p w14:paraId="701DBA4F" w14:textId="77777777" w:rsidR="00377086" w:rsidRDefault="00377086">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
@@ -7182,51 +7260,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="DengXian">
     <w:altName w:val="等线"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="60321423" w14:textId="5B7F9911" w:rsidR="00BC6327" w:rsidRDefault="00BC6327">
+  <w:p w14:paraId="60321423" w14:textId="501F6787" w:rsidR="00BC6327" w:rsidRDefault="00BC6327">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="110EEF13" w14:textId="77777777" w:rsidR="00BC6327" w:rsidRDefault="00BC6327">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10800"/>
@@ -7271,58 +7349,58 @@
         <w:iCs/>
       </w:rPr>
       <w:t>20</w:t>
     </w:r>
     <w:r w:rsidR="00B56F52" w:rsidRPr="005D1987">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r w:rsidR="00383730" w:rsidRPr="005D1987">
       <w:rPr>
         <w:i/>
         <w:iCs/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="51DE65E7" w14:textId="77777777" w:rsidR="00EE27B0" w:rsidRDefault="00EE27B0">
+    <w:p w14:paraId="155F4418" w14:textId="77777777" w:rsidR="00377086" w:rsidRDefault="00377086">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5BA4DC1C" w14:textId="77777777" w:rsidR="00EE27B0" w:rsidRDefault="00EE27B0">
+    <w:p w14:paraId="35A7000F" w14:textId="77777777" w:rsidR="00377086" w:rsidRDefault="00377086">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="51516AA5" w14:textId="77777777" w:rsidR="00E45705" w:rsidRDefault="00E45705" w:rsidP="00E45705">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4320"/>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
         <w:i/>
         <w:iCs/>
         <w:u w:val="single"/>
       </w:rPr>
     </w:pPr>
@@ -7881,727 +7959,619 @@
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6C9A0BC8"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="04090001"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="360"/>
         </w:tabs>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-[...89 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="1598321846">
+  <w:num w:numId="1" w16cid:durableId="535778712">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="462700814">
+  <w:num w:numId="2" w16cid:durableId="909389851">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="588664302">
+  <w:num w:numId="3" w16cid:durableId="161970143">
     <w:abstractNumId w:val="1"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="1"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="0"/>
   <w:doNotUseMarginsForDrawingGridOrigin/>
   <w:noPunctuationKerning/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="75777"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:doNotUseHTMLParagraphAutoSpacing/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CF1A7D"/>
+    <w:rsid w:val="000026EB"/>
     <w:rsid w:val="00003909"/>
     <w:rsid w:val="00005E6E"/>
-    <w:rsid w:val="00012C2A"/>
     <w:rsid w:val="00016106"/>
     <w:rsid w:val="00020F0D"/>
     <w:rsid w:val="00022705"/>
     <w:rsid w:val="00024D43"/>
-    <w:rsid w:val="00030796"/>
     <w:rsid w:val="000360D3"/>
     <w:rsid w:val="000370BE"/>
     <w:rsid w:val="00044344"/>
     <w:rsid w:val="000450D8"/>
     <w:rsid w:val="00045DD4"/>
     <w:rsid w:val="0004748A"/>
     <w:rsid w:val="00053BC0"/>
     <w:rsid w:val="000551F9"/>
     <w:rsid w:val="00064805"/>
     <w:rsid w:val="00065561"/>
     <w:rsid w:val="00073BE0"/>
     <w:rsid w:val="00074CBB"/>
     <w:rsid w:val="00085A69"/>
     <w:rsid w:val="000943DA"/>
     <w:rsid w:val="00094751"/>
     <w:rsid w:val="000A08B0"/>
     <w:rsid w:val="000A0BCF"/>
     <w:rsid w:val="000B01EA"/>
     <w:rsid w:val="000B13CB"/>
     <w:rsid w:val="000B60F2"/>
     <w:rsid w:val="000B74BB"/>
     <w:rsid w:val="000C116D"/>
     <w:rsid w:val="000C16DD"/>
     <w:rsid w:val="000C1A52"/>
+    <w:rsid w:val="000D23D9"/>
     <w:rsid w:val="000D2943"/>
     <w:rsid w:val="000D4AC7"/>
     <w:rsid w:val="000F3C1E"/>
     <w:rsid w:val="000F6367"/>
     <w:rsid w:val="00100750"/>
     <w:rsid w:val="00101107"/>
     <w:rsid w:val="001151D3"/>
     <w:rsid w:val="0012764D"/>
     <w:rsid w:val="00127B6D"/>
     <w:rsid w:val="001331D3"/>
     <w:rsid w:val="001476E6"/>
     <w:rsid w:val="00153D70"/>
     <w:rsid w:val="00154C45"/>
     <w:rsid w:val="00161D5A"/>
+    <w:rsid w:val="00163462"/>
     <w:rsid w:val="00170328"/>
     <w:rsid w:val="00172215"/>
     <w:rsid w:val="00173A3B"/>
     <w:rsid w:val="00181292"/>
     <w:rsid w:val="00181F3E"/>
     <w:rsid w:val="001A05BF"/>
     <w:rsid w:val="001A2BEE"/>
     <w:rsid w:val="001A47B7"/>
     <w:rsid w:val="001A65A0"/>
     <w:rsid w:val="001B095A"/>
     <w:rsid w:val="001B10EB"/>
     <w:rsid w:val="001B74B7"/>
     <w:rsid w:val="001C333B"/>
     <w:rsid w:val="001C7816"/>
     <w:rsid w:val="001D50D9"/>
     <w:rsid w:val="001D7D91"/>
     <w:rsid w:val="001E0454"/>
     <w:rsid w:val="001E0B86"/>
     <w:rsid w:val="001E13D1"/>
     <w:rsid w:val="001E521B"/>
     <w:rsid w:val="001E5F9F"/>
     <w:rsid w:val="001E7F17"/>
     <w:rsid w:val="001F155B"/>
     <w:rsid w:val="001F3468"/>
     <w:rsid w:val="00200ED0"/>
     <w:rsid w:val="002010C1"/>
+    <w:rsid w:val="00206B50"/>
     <w:rsid w:val="00214D2C"/>
     <w:rsid w:val="002166FF"/>
     <w:rsid w:val="00220240"/>
     <w:rsid w:val="00226E0C"/>
     <w:rsid w:val="00227914"/>
     <w:rsid w:val="00231E89"/>
     <w:rsid w:val="0023302C"/>
+    <w:rsid w:val="00240DFF"/>
     <w:rsid w:val="00243361"/>
     <w:rsid w:val="002436C8"/>
     <w:rsid w:val="00246D6E"/>
     <w:rsid w:val="0025510E"/>
     <w:rsid w:val="00256496"/>
     <w:rsid w:val="00264941"/>
     <w:rsid w:val="00273001"/>
     <w:rsid w:val="002856B8"/>
     <w:rsid w:val="00294205"/>
     <w:rsid w:val="002A20BB"/>
     <w:rsid w:val="002A3636"/>
     <w:rsid w:val="002A5C9F"/>
     <w:rsid w:val="002A746D"/>
     <w:rsid w:val="002B0B02"/>
+    <w:rsid w:val="002B0B65"/>
+    <w:rsid w:val="002B3643"/>
     <w:rsid w:val="002B3B52"/>
     <w:rsid w:val="002D15BC"/>
     <w:rsid w:val="002D429D"/>
-    <w:rsid w:val="002D6E52"/>
+    <w:rsid w:val="002D4F14"/>
     <w:rsid w:val="002D728F"/>
     <w:rsid w:val="002E43B8"/>
     <w:rsid w:val="002F07E8"/>
     <w:rsid w:val="002F0A31"/>
     <w:rsid w:val="002F1DD3"/>
     <w:rsid w:val="002F6EC9"/>
     <w:rsid w:val="00301D86"/>
     <w:rsid w:val="00304873"/>
-    <w:rsid w:val="00304DD7"/>
     <w:rsid w:val="003205C1"/>
     <w:rsid w:val="00322340"/>
     <w:rsid w:val="0033024B"/>
     <w:rsid w:val="00332A75"/>
     <w:rsid w:val="00335461"/>
     <w:rsid w:val="00340568"/>
     <w:rsid w:val="00341671"/>
     <w:rsid w:val="00342536"/>
     <w:rsid w:val="0034785D"/>
-    <w:rsid w:val="00353B7C"/>
     <w:rsid w:val="00357F0C"/>
     <w:rsid w:val="00365C7B"/>
     <w:rsid w:val="00377086"/>
     <w:rsid w:val="00383730"/>
     <w:rsid w:val="00391089"/>
     <w:rsid w:val="00391E62"/>
-    <w:rsid w:val="0039397E"/>
     <w:rsid w:val="00397893"/>
-    <w:rsid w:val="003A51BE"/>
     <w:rsid w:val="003A5EB5"/>
     <w:rsid w:val="003B1F6B"/>
     <w:rsid w:val="003B3381"/>
     <w:rsid w:val="003C2FCC"/>
     <w:rsid w:val="003C7E02"/>
     <w:rsid w:val="003E7032"/>
     <w:rsid w:val="003F23AC"/>
     <w:rsid w:val="003F3A38"/>
     <w:rsid w:val="003F5E00"/>
+    <w:rsid w:val="003F5E31"/>
     <w:rsid w:val="004053E9"/>
     <w:rsid w:val="00412B2F"/>
     <w:rsid w:val="00415B66"/>
     <w:rsid w:val="00416A8E"/>
     <w:rsid w:val="0041709B"/>
     <w:rsid w:val="004230E3"/>
     <w:rsid w:val="0042631E"/>
     <w:rsid w:val="00427F0E"/>
+    <w:rsid w:val="00432BC6"/>
     <w:rsid w:val="00435A3F"/>
     <w:rsid w:val="00441930"/>
     <w:rsid w:val="00442D66"/>
-    <w:rsid w:val="0044369D"/>
     <w:rsid w:val="004445E4"/>
     <w:rsid w:val="00446969"/>
     <w:rsid w:val="0045424E"/>
     <w:rsid w:val="00462FEB"/>
     <w:rsid w:val="00470811"/>
     <w:rsid w:val="0047086C"/>
     <w:rsid w:val="00472D17"/>
     <w:rsid w:val="00473411"/>
     <w:rsid w:val="004848BB"/>
-    <w:rsid w:val="0048580F"/>
     <w:rsid w:val="004912AD"/>
     <w:rsid w:val="00492061"/>
     <w:rsid w:val="004A05D8"/>
     <w:rsid w:val="004A07B2"/>
     <w:rsid w:val="004A1ABC"/>
     <w:rsid w:val="004A2077"/>
+    <w:rsid w:val="004B5242"/>
     <w:rsid w:val="004B7187"/>
     <w:rsid w:val="004C5E5E"/>
     <w:rsid w:val="004D509C"/>
     <w:rsid w:val="004F3C5B"/>
     <w:rsid w:val="004F67E6"/>
     <w:rsid w:val="004F7FB8"/>
     <w:rsid w:val="00501116"/>
     <w:rsid w:val="00501B52"/>
     <w:rsid w:val="005065B7"/>
     <w:rsid w:val="00514FDA"/>
     <w:rsid w:val="00534BB7"/>
     <w:rsid w:val="00535F64"/>
     <w:rsid w:val="00535F8B"/>
     <w:rsid w:val="00537BEA"/>
     <w:rsid w:val="0054057D"/>
     <w:rsid w:val="00546A68"/>
     <w:rsid w:val="00546FDB"/>
     <w:rsid w:val="00552D92"/>
     <w:rsid w:val="005540D9"/>
     <w:rsid w:val="0055419E"/>
     <w:rsid w:val="0056039D"/>
-    <w:rsid w:val="005635A6"/>
     <w:rsid w:val="005830FA"/>
     <w:rsid w:val="0058536C"/>
-    <w:rsid w:val="00586F73"/>
     <w:rsid w:val="005937EB"/>
     <w:rsid w:val="005A087D"/>
-    <w:rsid w:val="005B7D2F"/>
     <w:rsid w:val="005C04C1"/>
-    <w:rsid w:val="005C3188"/>
+    <w:rsid w:val="005C29DC"/>
     <w:rsid w:val="005D1987"/>
+    <w:rsid w:val="005D210C"/>
     <w:rsid w:val="005D4636"/>
     <w:rsid w:val="005D5746"/>
     <w:rsid w:val="005D698E"/>
     <w:rsid w:val="005D7E01"/>
     <w:rsid w:val="005E0C69"/>
     <w:rsid w:val="005E279B"/>
     <w:rsid w:val="005E4953"/>
     <w:rsid w:val="005E6068"/>
     <w:rsid w:val="005F17BC"/>
     <w:rsid w:val="0060219E"/>
     <w:rsid w:val="00606A2B"/>
-    <w:rsid w:val="00612A4A"/>
+    <w:rsid w:val="0061232B"/>
     <w:rsid w:val="00615750"/>
+    <w:rsid w:val="00615D11"/>
     <w:rsid w:val="00623849"/>
     <w:rsid w:val="00630AE6"/>
     <w:rsid w:val="00633A17"/>
     <w:rsid w:val="00640676"/>
-    <w:rsid w:val="00641647"/>
     <w:rsid w:val="0064205A"/>
     <w:rsid w:val="00643C66"/>
     <w:rsid w:val="00652F8C"/>
     <w:rsid w:val="006537F6"/>
     <w:rsid w:val="0066456C"/>
     <w:rsid w:val="006672EF"/>
     <w:rsid w:val="0067168B"/>
     <w:rsid w:val="00680846"/>
     <w:rsid w:val="0068272C"/>
-    <w:rsid w:val="00683E3F"/>
-    <w:rsid w:val="00685803"/>
     <w:rsid w:val="00691186"/>
     <w:rsid w:val="00695A6F"/>
     <w:rsid w:val="006A04A9"/>
     <w:rsid w:val="006A482B"/>
     <w:rsid w:val="006C2732"/>
     <w:rsid w:val="006C7186"/>
     <w:rsid w:val="006D4D93"/>
     <w:rsid w:val="006D506D"/>
     <w:rsid w:val="006E03F6"/>
     <w:rsid w:val="006E11B6"/>
     <w:rsid w:val="007003D1"/>
     <w:rsid w:val="007017A9"/>
     <w:rsid w:val="0071047D"/>
     <w:rsid w:val="00710939"/>
     <w:rsid w:val="0071576E"/>
     <w:rsid w:val="00717191"/>
     <w:rsid w:val="00717E80"/>
     <w:rsid w:val="00722BA8"/>
     <w:rsid w:val="00737455"/>
     <w:rsid w:val="00742E55"/>
     <w:rsid w:val="007452F3"/>
     <w:rsid w:val="007471DB"/>
-    <w:rsid w:val="00770B25"/>
     <w:rsid w:val="00775871"/>
     <w:rsid w:val="00783F5A"/>
     <w:rsid w:val="00784E3A"/>
     <w:rsid w:val="00796405"/>
     <w:rsid w:val="00796E52"/>
-    <w:rsid w:val="00797D45"/>
     <w:rsid w:val="007B0B24"/>
     <w:rsid w:val="007C18C6"/>
-    <w:rsid w:val="007C5BF1"/>
     <w:rsid w:val="007D1761"/>
     <w:rsid w:val="007D21BB"/>
     <w:rsid w:val="007F584E"/>
     <w:rsid w:val="00801E7B"/>
     <w:rsid w:val="008035BF"/>
     <w:rsid w:val="00803861"/>
     <w:rsid w:val="00803DFB"/>
     <w:rsid w:val="0080460B"/>
     <w:rsid w:val="00814AAE"/>
     <w:rsid w:val="00816622"/>
-    <w:rsid w:val="00820FAE"/>
     <w:rsid w:val="008222DE"/>
     <w:rsid w:val="0082242B"/>
     <w:rsid w:val="008225EA"/>
     <w:rsid w:val="00824962"/>
     <w:rsid w:val="008272D0"/>
+    <w:rsid w:val="00827631"/>
     <w:rsid w:val="00831585"/>
     <w:rsid w:val="00832E7C"/>
+    <w:rsid w:val="0083359E"/>
     <w:rsid w:val="00836B2C"/>
-    <w:rsid w:val="008553D4"/>
     <w:rsid w:val="00857337"/>
     <w:rsid w:val="00860711"/>
     <w:rsid w:val="008642CC"/>
     <w:rsid w:val="00881DB7"/>
     <w:rsid w:val="00883433"/>
     <w:rsid w:val="00885381"/>
     <w:rsid w:val="00895240"/>
     <w:rsid w:val="00896E02"/>
     <w:rsid w:val="008A0965"/>
     <w:rsid w:val="008A2D78"/>
     <w:rsid w:val="008A5B6C"/>
-    <w:rsid w:val="008A5CD1"/>
     <w:rsid w:val="008A64D8"/>
+    <w:rsid w:val="008B0019"/>
     <w:rsid w:val="008B01C6"/>
     <w:rsid w:val="008C0889"/>
     <w:rsid w:val="008C42F2"/>
     <w:rsid w:val="008C791A"/>
     <w:rsid w:val="008D12A8"/>
     <w:rsid w:val="008D6F4A"/>
     <w:rsid w:val="008E4080"/>
     <w:rsid w:val="008E4834"/>
     <w:rsid w:val="008E4C3F"/>
     <w:rsid w:val="008F7660"/>
     <w:rsid w:val="00900CB8"/>
     <w:rsid w:val="00901274"/>
     <w:rsid w:val="00901C69"/>
     <w:rsid w:val="00904288"/>
     <w:rsid w:val="00911A33"/>
     <w:rsid w:val="00915867"/>
     <w:rsid w:val="009160C7"/>
-    <w:rsid w:val="00917399"/>
     <w:rsid w:val="00921C44"/>
     <w:rsid w:val="00934D1D"/>
     <w:rsid w:val="00936C4A"/>
     <w:rsid w:val="009419BC"/>
     <w:rsid w:val="00945B59"/>
     <w:rsid w:val="0094633A"/>
     <w:rsid w:val="00964EC2"/>
     <w:rsid w:val="00970BCF"/>
     <w:rsid w:val="00973F02"/>
     <w:rsid w:val="009746A3"/>
     <w:rsid w:val="00974728"/>
     <w:rsid w:val="00975448"/>
     <w:rsid w:val="00975A98"/>
     <w:rsid w:val="00983590"/>
     <w:rsid w:val="00990849"/>
     <w:rsid w:val="0099313E"/>
     <w:rsid w:val="00995293"/>
     <w:rsid w:val="009B1047"/>
     <w:rsid w:val="009B337D"/>
     <w:rsid w:val="009C0E21"/>
     <w:rsid w:val="009C1882"/>
     <w:rsid w:val="009C3F08"/>
     <w:rsid w:val="009C4A4B"/>
     <w:rsid w:val="009C6436"/>
     <w:rsid w:val="009D4211"/>
     <w:rsid w:val="009D54A3"/>
+    <w:rsid w:val="009D7A09"/>
     <w:rsid w:val="009E153B"/>
     <w:rsid w:val="009E2850"/>
     <w:rsid w:val="009F5401"/>
     <w:rsid w:val="00A0317C"/>
     <w:rsid w:val="00A0355F"/>
     <w:rsid w:val="00A0640D"/>
     <w:rsid w:val="00A107E3"/>
     <w:rsid w:val="00A15ACB"/>
     <w:rsid w:val="00A1682E"/>
     <w:rsid w:val="00A24839"/>
     <w:rsid w:val="00A259A6"/>
     <w:rsid w:val="00A44246"/>
     <w:rsid w:val="00A72ADF"/>
     <w:rsid w:val="00A93A21"/>
+    <w:rsid w:val="00A94424"/>
     <w:rsid w:val="00A94D32"/>
-    <w:rsid w:val="00A952F1"/>
     <w:rsid w:val="00A9766F"/>
     <w:rsid w:val="00AB01B0"/>
     <w:rsid w:val="00AB5E87"/>
     <w:rsid w:val="00AC41BE"/>
     <w:rsid w:val="00AC6D1E"/>
     <w:rsid w:val="00AD4876"/>
-    <w:rsid w:val="00AE6424"/>
+    <w:rsid w:val="00AE0670"/>
     <w:rsid w:val="00AF0445"/>
     <w:rsid w:val="00AF2E38"/>
-    <w:rsid w:val="00AF4518"/>
     <w:rsid w:val="00AF5724"/>
     <w:rsid w:val="00B0620C"/>
     <w:rsid w:val="00B1666D"/>
     <w:rsid w:val="00B2410E"/>
     <w:rsid w:val="00B3023D"/>
     <w:rsid w:val="00B30E79"/>
     <w:rsid w:val="00B44817"/>
     <w:rsid w:val="00B44911"/>
     <w:rsid w:val="00B45743"/>
     <w:rsid w:val="00B46FE7"/>
     <w:rsid w:val="00B51879"/>
     <w:rsid w:val="00B552D9"/>
     <w:rsid w:val="00B56F52"/>
     <w:rsid w:val="00B56F6C"/>
     <w:rsid w:val="00B606D3"/>
     <w:rsid w:val="00B646BC"/>
-    <w:rsid w:val="00B67665"/>
     <w:rsid w:val="00B67C49"/>
     <w:rsid w:val="00B76677"/>
     <w:rsid w:val="00B772E6"/>
     <w:rsid w:val="00B85CDA"/>
     <w:rsid w:val="00B87C5D"/>
     <w:rsid w:val="00B917F2"/>
+    <w:rsid w:val="00B95391"/>
     <w:rsid w:val="00B96EC8"/>
     <w:rsid w:val="00BA6254"/>
     <w:rsid w:val="00BB3E43"/>
     <w:rsid w:val="00BB412C"/>
     <w:rsid w:val="00BC2F95"/>
     <w:rsid w:val="00BC4EA7"/>
     <w:rsid w:val="00BC6327"/>
-    <w:rsid w:val="00BD1394"/>
     <w:rsid w:val="00BD55BB"/>
     <w:rsid w:val="00BD5F31"/>
     <w:rsid w:val="00BE4E5D"/>
     <w:rsid w:val="00BE555D"/>
     <w:rsid w:val="00BE6564"/>
     <w:rsid w:val="00BF1F49"/>
     <w:rsid w:val="00BF6946"/>
     <w:rsid w:val="00BF725D"/>
     <w:rsid w:val="00C123E3"/>
     <w:rsid w:val="00C20B5D"/>
     <w:rsid w:val="00C24336"/>
     <w:rsid w:val="00C24948"/>
     <w:rsid w:val="00C338CA"/>
     <w:rsid w:val="00C3526A"/>
     <w:rsid w:val="00C41E25"/>
     <w:rsid w:val="00C43468"/>
     <w:rsid w:val="00C45B4E"/>
     <w:rsid w:val="00C51D70"/>
     <w:rsid w:val="00C55FC5"/>
     <w:rsid w:val="00C6314A"/>
     <w:rsid w:val="00C649AA"/>
-    <w:rsid w:val="00C724B5"/>
     <w:rsid w:val="00C77170"/>
     <w:rsid w:val="00C8032D"/>
     <w:rsid w:val="00C945A7"/>
     <w:rsid w:val="00C952C9"/>
     <w:rsid w:val="00C96627"/>
     <w:rsid w:val="00CA483D"/>
+    <w:rsid w:val="00CA7287"/>
     <w:rsid w:val="00CB5A7C"/>
     <w:rsid w:val="00CB6FF7"/>
-    <w:rsid w:val="00CB75CB"/>
     <w:rsid w:val="00CC2F86"/>
+    <w:rsid w:val="00CC73F5"/>
     <w:rsid w:val="00CD26F1"/>
     <w:rsid w:val="00CD598A"/>
     <w:rsid w:val="00CE2D72"/>
     <w:rsid w:val="00CF1A7D"/>
     <w:rsid w:val="00CF2391"/>
     <w:rsid w:val="00D057C3"/>
     <w:rsid w:val="00D06308"/>
     <w:rsid w:val="00D118D4"/>
-    <w:rsid w:val="00D13F35"/>
     <w:rsid w:val="00D15AE0"/>
     <w:rsid w:val="00D26951"/>
     <w:rsid w:val="00D272CB"/>
     <w:rsid w:val="00D33C8C"/>
     <w:rsid w:val="00D37E1F"/>
     <w:rsid w:val="00D47015"/>
     <w:rsid w:val="00D5320E"/>
     <w:rsid w:val="00D60888"/>
     <w:rsid w:val="00D7538B"/>
     <w:rsid w:val="00D77322"/>
-    <w:rsid w:val="00D84510"/>
-    <w:rsid w:val="00D91F9F"/>
     <w:rsid w:val="00D924EC"/>
-    <w:rsid w:val="00D95B5C"/>
     <w:rsid w:val="00D96789"/>
     <w:rsid w:val="00DA2871"/>
     <w:rsid w:val="00DB305E"/>
     <w:rsid w:val="00DB4D7F"/>
     <w:rsid w:val="00DC0B11"/>
     <w:rsid w:val="00DC2ED8"/>
     <w:rsid w:val="00DC30BE"/>
     <w:rsid w:val="00DC3DA9"/>
     <w:rsid w:val="00DC61D2"/>
     <w:rsid w:val="00DD7D18"/>
     <w:rsid w:val="00DD7D84"/>
     <w:rsid w:val="00DE1141"/>
     <w:rsid w:val="00DE2077"/>
     <w:rsid w:val="00DE54DD"/>
     <w:rsid w:val="00E034EF"/>
     <w:rsid w:val="00E05746"/>
     <w:rsid w:val="00E20938"/>
     <w:rsid w:val="00E23E88"/>
     <w:rsid w:val="00E24E8A"/>
     <w:rsid w:val="00E25265"/>
     <w:rsid w:val="00E331F5"/>
     <w:rsid w:val="00E41EE8"/>
     <w:rsid w:val="00E45705"/>
-    <w:rsid w:val="00E55B3D"/>
+    <w:rsid w:val="00E46079"/>
     <w:rsid w:val="00E56B28"/>
     <w:rsid w:val="00E60304"/>
     <w:rsid w:val="00E6542D"/>
     <w:rsid w:val="00E67C01"/>
     <w:rsid w:val="00E80B80"/>
     <w:rsid w:val="00E8528D"/>
     <w:rsid w:val="00E91D0B"/>
     <w:rsid w:val="00E92E9C"/>
     <w:rsid w:val="00E93D03"/>
     <w:rsid w:val="00EA3504"/>
     <w:rsid w:val="00EA66F0"/>
     <w:rsid w:val="00EB0127"/>
     <w:rsid w:val="00EB2EBD"/>
     <w:rsid w:val="00EB3BEC"/>
     <w:rsid w:val="00EB6CF4"/>
     <w:rsid w:val="00EB73F5"/>
     <w:rsid w:val="00ED2935"/>
-    <w:rsid w:val="00EE27B0"/>
-[...1 lines deleted...]
-    <w:rsid w:val="00EE7921"/>
     <w:rsid w:val="00EE7E33"/>
     <w:rsid w:val="00EF0F4D"/>
+    <w:rsid w:val="00EF562F"/>
     <w:rsid w:val="00EF7091"/>
     <w:rsid w:val="00EF7F82"/>
     <w:rsid w:val="00F01B42"/>
     <w:rsid w:val="00F07AC1"/>
     <w:rsid w:val="00F1148C"/>
-    <w:rsid w:val="00F244B7"/>
     <w:rsid w:val="00F27D20"/>
     <w:rsid w:val="00F41F91"/>
     <w:rsid w:val="00F51B61"/>
-    <w:rsid w:val="00F56DC1"/>
     <w:rsid w:val="00F61DCB"/>
     <w:rsid w:val="00F67D55"/>
     <w:rsid w:val="00F75012"/>
     <w:rsid w:val="00F75418"/>
     <w:rsid w:val="00F82FE4"/>
-    <w:rsid w:val="00F84461"/>
     <w:rsid w:val="00F87E2C"/>
     <w:rsid w:val="00F91354"/>
     <w:rsid w:val="00F925AF"/>
     <w:rsid w:val="00F943FC"/>
-    <w:rsid w:val="00FA3481"/>
-    <w:rsid w:val="00FB370B"/>
+    <w:rsid w:val="00FB2241"/>
     <w:rsid w:val="00FB67EC"/>
+    <w:rsid w:val="00FB78A0"/>
     <w:rsid w:val="00FC01B5"/>
+    <w:rsid w:val="00FC30A5"/>
     <w:rsid w:val="00FC34F6"/>
     <w:rsid w:val="00FD4B98"/>
     <w:rsid w:val="00FF0C1D"/>
     <w:rsid w:val="00FF6578"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapedefaults v:ext="edit" spidmax="75777"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="2"/>
+      <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7178BE8A"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{1D4FF524-C8F0-4E87-9C5E-F46B30FEBBD7}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:qFormat="1"/>
@@ -9034,51 +9004,50 @@
       <w:b/>
       <w:bCs/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading9">
     <w:name w:val="heading 9"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="40" w:after="40" w:line="220" w:lineRule="exact"/>
       <w:ind w:left="-108" w:right="-90"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
@@ -9113,50 +9082,51 @@
       <w:spacing w:before="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="22"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:qFormat/>
     <w:pPr>
       <w:spacing w:after="120"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
     <w:pPr>
       <w:spacing w:before="120"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Footlight MT Light" w:hAnsi="Footlight MT Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText2">
     <w:name w:val="Body Text 2"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Footlight MT Light" w:hAnsi="Footlight MT Light"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="BodyText3">
     <w:name w:val="Body Text 3"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:pBdr>
@@ -9333,60 +9303,59 @@
     <w:link w:val="FootnoteTextChar"/>
     <w:rsid w:val="00DD7D18"/>
     <w:pPr>
       <w:spacing w:after="240"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
     <w:name w:val="Footnote Text Char"/>
     <w:link w:val="FootnoteText"/>
     <w:rsid w:val="00DD7D18"/>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="footnote reference"/>
     <w:rsid w:val="00DD7D18"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
-[...8 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:rsid w:val="00615D11"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Footlight MT Light" w:hAnsi="Footlight MT Light"/>
+      <w:sz w:val="22"/>
+    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="2012759880">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
@@ -9672,75 +9641,75 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>1751</Words>
-  <Characters>9885</Characters>
+  <Words>1827</Words>
+  <Characters>10245</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>82</Lines>
-  <Paragraphs>23</Paragraphs>
+  <Lines>85</Lines>
+  <Paragraphs>24</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>CCR SWS Template - English</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>SWRCB</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>11613</CharactersWithSpaces>
+  <CharactersWithSpaces>12048</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>3342379</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.epa.gov/lead</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>